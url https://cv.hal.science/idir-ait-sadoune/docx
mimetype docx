--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2782,204 +2782,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Development of Formal Models for Web Services Compositions: Modelling and Property Verification.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification and validation of BPEL processes. A proof and animation based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.9</w:t>
+              <w:t xml:space="preserve">Rodin User and Developer Workshop : Deploy Federated Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726919v1</w:t>
+                <w:t xml:space="preserve">hal-00695440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and validation of BPEL processes. A proof and animation based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepwise Development of Formal Models for Web Services Compositions: Modelling and Property Verification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rodin User and Developer Workshop : Deploy Federated Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695440v1</w:t>
+                <w:t xml:space="preserve">hal-00726919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling information fission in output multi-modal interactive systems using Event B</w:t>
               </w:r>
@@ -3583,364 +3583,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Hubs for Geological Projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une architecture orientée services pour la gestion sémantique des données géologiques pour le stockage de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bennis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Rainaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Workshop on Semantic Metadata Management and Applications (SeMMA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Tenerife, Spain. pp.3-17</w:t>
+              <w:t xml:space="preserve">Le XXVIème congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107779v1</w:t>
+                <w:t xml:space="preserve">hal-00634498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animating Event B Models by Formal Data Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Hubs for Geological Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Dieng-Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISOLA 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Workshop on Semantic Metadata Management and Applications (SeMMA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tenerife, Spain. pp.3-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634402v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture orientée services pour la gestion sémantique des données géologiques pour le stockage de CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animating Event B Models by Formal Data Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le XXVIème congrès INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISOLA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kassandra, Greece. pp.37-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88479-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634498v1</w:t>
+                <w:t xml:space="preserve">hal-00634402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification et Validation Formelles de la Composition de Services Web</w:t>
               </w:r>
@@ -4802,51 +4802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand-Oussa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Nadjet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0443-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand Oussa&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Nacer Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.523-548" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-015-0460-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49333-1_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brucker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand Oussaid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32065-2_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Brucker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crisafulli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_47" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10085-2_37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24443-8_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5D3K58Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13273-5_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J56MRSW5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SWRV8VJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belaid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87603-8_28" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1MZMKVGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01819499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ESMA0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand-Oussa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Nadjet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0443-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand Oussa&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Nacer Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.523-548" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-015-0460-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49333-1_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brucker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand Oussaid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32065-2_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Brucker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crisafulli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_47" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10085-2_37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24443-8_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5D3K58Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13273-5_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J56MRSW5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SWRV8VJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belaid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87603-8_28" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1MZMKVGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01819499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ESMA0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>