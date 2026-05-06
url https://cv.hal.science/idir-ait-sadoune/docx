--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -457,1880 +457,1997 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of user requirements in data repository design</w:t>
+                <w:t xml:space="preserve">Parametric ontologies in formal software engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes Boukhari</w:t>
+                <w:t xml:space="preserve">Achim Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
+                <w:t xml:space="preserve">Nicolas Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+                <w:t xml:space="preserve">Burkhart Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.19--34. </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241, pp.103231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10009-016-0443-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.SCICO.2024.103231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438130v1</w:t>
+                <w:t xml:space="preserve">hal-04840010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation formelle d’IHM multimodales en sortie avec B Événementiel : approche par généralisation et instanciation</w:t>
+                <w:t xml:space="preserve">The role of user requirements in data repository design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Mohand Oussaïd</w:t>
+                <w:t xml:space="preserve">Ilyes Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed-Nacer Mohamed</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/TSI.34.523-548⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.19--34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10009-016-0443-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274714v1</w:t>
+                <w:t xml:space="preserve">hal-01438130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal model for output multimodal HCI - An Event-B formalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modélisation formelle d’IHM multimodales en sortie avec B Événementiel : approche par généralisation et instanciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Mohand Oussaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ahmed-Nacer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Nacer Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (5), pp.521-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.34.523-548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00607-015-0460-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274680v1</w:t>
+                <w:t xml:space="preserve">hal-01274714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et validation formelles de systèmes interactifs fondées sur la preuve : application aux systèmes Multi-Modaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formal model for output multimodal HCI - An Event-B formalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Mohand Oussaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special Issue on Contributions of computational intelligence in designing complex information systems, 97 (7), pp.713-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00607-015-0460-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jips.59⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00634186v1</w:t>
+                <w:t xml:space="preserve">hal-01274680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise development of formal models for web services compositions. Modeling and property verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vérification et validation formelles de systèmes interactifs fondées sur la preuve : application aux systèmes Multi-Modaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal d'Interaction Personne-Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 1 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jips.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831483v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stepwise development of formal models for web services compositions. Modeling and property verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8220/2013, pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développements formels d'interfaces multimodales fondés sur la preuve et le raffinement. Scénarios de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (2), pp.127-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Floating-Point Numbers Theory for Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model and Data Engineering - MEDI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sousse, TUNISIA, Tunisia. pp.30-43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49333-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Deep Ontologies in Formal Software Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhart Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Rigorous State-Based Methods, ABZ 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nancy, France. pp.15-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoEventB: A Generator of Event-B contexts from Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Rodin User and Developer Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Formal Semantic Domain Model: An Event-B Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Mohand Oussaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Model and Data Engineering - MEDI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.140-155, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32065-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modelling of Ontologies : An Event-B based Approach Using the Rodin Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+                <w:t xml:space="preserve">Using the Isabelle Ontology Framework. Linking the Formal with the Informal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim D. Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Linda Mohand Oussaid</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crisafulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhart Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPEX 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Computer Mathematics (CICM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hagenberg, Austria. pp.23--38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96812-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.271.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01797549v1</w:t>
+                <w:t xml:space="preserve">hal-01875734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Isabelle Ontology Framework. Linking the Formal with the Informal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achim D. Brucker</w:t>
+                <w:t xml:space="preserve">Formal Modelling of Ontologies : An Event-B based Approach Using the Rodin Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Burkhart Wolff</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Mohand Oussaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computer Mathematics (CICM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMPEX 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Xi'An, China. pp.24 - 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.271.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96812-4_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875734v1</w:t>
+                <w:t xml:space="preserve">hal-01797549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of explicit domain modelling in refinement-based modelling design: experiments with Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castéran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z (ABZ 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.425--430, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoEventB : Un outil pour la modélisation des ontologies dans B Événementiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Mohand Oussaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFADL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France. pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal modelling of ontologies within Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Mohand Oussaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Workshop on Handling IMPlicit and EXplicit knowledge in formal system development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Modelling of Domain Constraints in Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Mohand Oussaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model and Data Engineering - 7th International Conference, MEDI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain. pp.153--166, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66854-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium, ISoLA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation formelle d’IHM multi-modales en sortie avec B Événementiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Mohand-Oussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,562 +2475,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFADL 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.76-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent Based Approach for Composite Web Services Simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Ghedira</w:t>
+                <w:t xml:space="preserve">Formal Modelling of Output Multi-Modal HCI in Event-B: Modalities and Media Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Mohand Oussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Ait Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDI 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI Spring Symposium (AAAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence; Stanford University Computer Science Department, Mar 2014, Palo Alto, United States. pp.38-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103316v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition Operators for Event-B. CO4EB Rodin plugin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Agent Based Approach for Composite Web Services Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ghedira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rodin Workshop 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEDI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Larnaca, Cyprus. pp.65-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103340v1</w:t>
+                <w:t xml:space="preserve">hal-01103316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition Operators for Event-B. CO4EB Rodin plugin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISoLA 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rodin Workshop 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103304v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Using Requirements Throughout the Life Cycle of Data Repository</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jean</w:t>
+                <w:t xml:space="preserve">Semantic Heterogeneity in the Formal Development of Complex Systems: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Boukhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10085-2_37⟩</w:t>
+              <w:t xml:space="preserve">ISoLA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Corfu, Greece. pp.570-572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-45231-8_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103274v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and validation of BPEL processes. A proof and animation based approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Baron</w:t>
+                <w:t xml:space="preserve">On Using Requirements Throughout the Life Cycle of Data Repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladjel Bellatreche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Boukhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rodin User and Developer Workshop : Deploy Federated Event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.409-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10085-2_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695440v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepwise Development of Formal Models for Web Services Compositions: Modelling and Property Verification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2929,1556 +3059,1651 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling information fission in output multi-modal interactive systems using Event B</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verification and validation of BPEL processes. A proof and animation based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Model &amp; Data Engineering (MEDI 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rodin User and Developer Workshop : Deploy Federated Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Fontainebleau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00629308v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BPEL2B : Un outil d'aide à la vérification de la composition de services Web basé sur la preuve et le raffinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling information fission in output multi-modal interactive systems using Event B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Mohand-Oussaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées Francophones sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Model &amp; Data Engineering (MEDI 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, OBIDOS, Portugal. pp.200-213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24443-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634391v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Design of BPEL Web Services Compositions, An Event B Refinement Based Approach</w:t>
+                <w:t xml:space="preserve">BPEL2B : Un outil d'aide à la vérification de la composition de services Web basé sur la preuve et le raffinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ACIS Conference on Software Engineering Research, Management and Applications (SERA 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10es Journées Francophones sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.65-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00634202v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proof Based Approach for Formal Verification of Transactional BPEL Web Services</w:t>
+                <w:t xml:space="preserve">Stepwise Design of BPEL Web Services Compositions, An Event B Refinement Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstract State Machines, Alloy, B and Z (ABZ 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th ACIS Conference on Software Engineering Research, Management and Applications (SERA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Montréal, Canada. pp.51-68., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13273-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-11811-1_39⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00634389v1</w:t>
+                <w:t xml:space="preserve">hal-00634202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et Validation de la composition de services Web, Approche basée sur la Preuve et le Raffinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
+                <w:t xml:space="preserve">A Proof Based Approach for Formal Verification of Transactional BPEL Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Assemblée générale du Pôle Régional de Recherche en Images, Données et Systèmes (PRIDES 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstract State Machines, Alloy, B and Z (ABZ 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Orford, Canada. pp.405-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-11811-1_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161854v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From BPEL to Event-B</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+                <w:t xml:space="preserve">Vérification et Validation de la composition de services Web, Approche basée sur la Preuve et le Raffinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Integration of Model-based Methods and Tools (IM FMT 2009) at 7th International Conference on integrated Formal Methods (IFM 2009).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Proc. Assemblée générale du Pôle Régional de Recherche en Images, Données et Systèmes (PRIDES 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634398v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proof Based Approach for Modelling and Verifying Web Services Compositions</w:t>
+                <w:t xml:space="preserve">From BPEL to Event-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Potsdam, Germany. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Workshop on Integration of Model-based Methods and Tools (IM FMT 2009) at 7th International Conference on integrated Formal Methods (IFM 2009).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634395v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture orientée services pour la gestion sémantique des données géologiques pour le stockage de CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Proof Based Approach for Modelling and Verifying Web Services Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le XXVIème congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.67-76</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Potsdam, Germany. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634498v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Hubs for Geological Projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animating Event B Models by Formal Data Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Workshop on Semantic Metadata Management and Applications (SeMMA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISOLA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Kassandra, Greece. pp.37-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88479-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107779v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animating Event B Models by Formal Data Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Hubs for Geological Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Dieng-Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium On Leveraging Applications of Formal Methods, Verification and Validation (ISOLA 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Workshop on Semantic Metadata Management and Applications (SeMMA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tenerife, Spain. pp.3-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634402v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification et Validation Formelles de la Composition de Services Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une architecture orientée services pour la gestion sémantique des données géologiques pour le stockage de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rainaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. École Jeune Chercheurs en Programmation (EJCP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le XXVIème congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France. pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107785v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification et Validation Formelles de la Composition de Services Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Assemblée générale du Pôle Régional de Recherche en Images, Données et Systèmes (PRIDES 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Proc. École Jeune Chercheurs en Programmation (EJCP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107784v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification and Validation of Web Service Composition Using Event B Method</w:t>
+                <w:t xml:space="preserve">Vérification et Validation Formelles de la Composition de Services Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstract State Machines, B and Z (ABZ 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Assemblée générale du Pôle Régional de Recherche en Images, Données et Systèmes (PRIDES 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00634407v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B2EXPRESS : Un animateur de modèles B événementiel.</w:t>
+                <w:t xml:space="preserve">Verification and Validation of Web Service Composition Using Event B Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8es Journées Francophones sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstract State Machines, B and Z (ABZ 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.339-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87603-8_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633916v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et Vérification Formelles de Systèmes Interactifs Multi-Modaux Fondées sur la Preuve.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B2EXPRESS : Un animateur de modèles B événementiel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18es Conférence Francophone sur l'Interaction Homme-Machine (IHM 2006).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8es Journées Francophones sur les Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Namur, Belgique. pp.295-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633908v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et comparaison de scénarios de développements formels d'interfaces multi-modales fondés sur la preuve et le raffinement.</w:t>
+                <w:t xml:space="preserve">Validation et Vérification Formelles de Systèmes Interactifs Multi-Modaux Fondées sur la Preuve.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2006 - 6ème Conférence Francophone de Modélisation et Simulation. Modélisation, Optimisation et Simulation des Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18es Conférence Francophone sur l'Interaction Homme-Machine (IHM 2006).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.123-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132736.1132752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633903v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude et comparaison de scénarios de développements formels d'interfaces multi-modales fondés sur la preuve et le raffinement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamine Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOSIM 2006 - 6ème Conférence Francophone de Modélisation et Simulation. Modélisation, Optimisation et Simulation des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.578-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de modèles B par transformation de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Aït-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4494,51 +4719,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Assemblée générale du Pôle Régional de Recherche en Images, Données et Systèmes (PRIDES 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4548,114 +4773,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Vérification Formelles de Compositions de Services. Une Approche Fondée sur le Raffinement et la Preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ait-Sadoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Ecole Nationale Supérieure de Mécanique et d'Aérotechnique - Poitiers, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010ESMA0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01819499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4802,51 +5027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand-Oussa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Nadjet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0443-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand Oussa&#239;d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Nacer Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.523-548" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-015-0460-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831483v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49333-1_3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brucker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand Oussaid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32065-2_10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Brucker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crisafulli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430628v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103340v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_47" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10085-2_37" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24443-8_22" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5D3K58Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13273-5_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J56MRSW5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SWRV8VJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634398v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belaid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634402v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87603-8_28" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1MZMKVGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01819499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ESMA0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274690v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait-Sadoune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamine A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand-Oussa&#239;d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Nadjet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir A&#239;t-Sadoune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Brucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhart Wolff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SCICO.2024.103231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Boukhari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjel Bellatreche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0443-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand Oussa&#239;d" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Nacer Mohamed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.523-548" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-015-0460-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mota" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.59" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00831483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49333-1_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand Oussaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32065-2_10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Brucker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crisafulli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96812-4_3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Hacid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.271.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Gibson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_35" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66854-3_12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gibson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103334v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ait Sadoune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103316v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45231-8_47" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10085-2_37" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00629308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24443-8_22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5D3K58Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13273-5_4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J56MRSW5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11811-1_39" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SWRV8VJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88479-8_4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belaid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bennis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87603-8_28" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1MZMKVGD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132736.1132752" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01819499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ESMA0016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>