--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -396,51 +396,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -525,750 +525,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Test Recommendation for Mastery Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Bouarour</w:t>
+                <w:t xml:space="preserve">Generative approach to pragmatics conformation a case study of conference review analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataEd '23: 2nd International Workshop on Data Systems Education: Bridging education practice with education research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-TALN-RJCRI-RECITAL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503491v1</w:t>
+                <w:t xml:space="preserve">hal-05553961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Call Limit-Based Composite Service Selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juba Agoun</w:t>
+                <w:t xml:space="preserve">Recommandation de tests multi-objectifs pour l'apprentissage adaptatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Bouarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2022 - IEEE International Conference on Web Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop IAEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896182v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance and Coverage in Group Testing on the Social Web</w:t>
+                <w:t xml:space="preserve">Adaptive Test Recommendation for Mastery Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Bouarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric d'Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW '22: The ACM Web Conference 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3485447.3512025⟩</w:t>
+              <w:t xml:space="preserve">DataEd '23: 2nd International Workshop on Data Systems Education: Bridging education practice with education research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Seattle WA, United States. pp.18-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3596673.3596977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897362v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Useful is Meta-Recommendation? An Empirical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Bouarour</w:t>
+                <w:t xml:space="preserve">Call Limit-Based Composite Service Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Agoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Big Data (Big Data)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9671808⟩</w:t>
+              <w:t xml:space="preserve">ICWS 2022 - IEEE International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Barcelona, Spain. pp.37-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS55610.2022.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711289v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Recommendations and Promotions at TOTAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significance and Coverage in Group Testing on the Social Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Bouarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd International Conference on Database and Expert Systems Applications (DEXA2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW '22: The ACM Web Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.3052-3060, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3485447.3512025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379570v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Greedy Algorithm for Sequence Recommendation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Useful is Meta-Recommendation? An Empirical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Bouarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Senjuti Basu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Orlando, United States. pp.600-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData52589.2021.9671808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972654v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Evaluation of Top-N Recommendation Algorithms: Case Study with Total Customers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Objective Recommendations and Promotions at TOTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Now Taking Place Virtually, France</w:t>
+              <w:t xml:space="preserve">The 32nd International Conference on Database and Expert Systems Applications (DEXA2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lintz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002602v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Greedy Algorithm for Sequence Recommendation</w:t>
               </w:r>
@@ -1297,981 +1288,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senjuti Basu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2019: International Conference on Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.314-326, </w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Linz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347064v1</w:t>
+                <w:t xml:space="preserve">hal-02972654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bi-Objective Approach for Product Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Evaluation of Top-N Recommendation Algorithms: Case Study with Total Customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jalil Chagraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Now Taking Place Virtually, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972603v1</w:t>
+                <w:t xml:space="preserve">hal-03002602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Top-k Cloud Services Query Processing Using Trust and QoS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Greedy Algorithm for Sequence Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamal Benslimane</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senjuti Basu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98809-2\_13⟩</w:t>
+              <w:t xml:space="preserve">DEXA 2019: International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.314-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857481v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Diverse and Personalized Travel Packages</w:t>
+                <w:t xml:space="preserve">A Bi-Objective Approach for Product Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Kamdem-Kengne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Chagraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Database and Expert Systems Applications (DEXA 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_26⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Big Data (Big Data)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, France. pp.2159-2168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714636v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-k Cloud Service Plans Using Trust and QoS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Efficient Top-k Cloud Services Query Processing Using Trust and QoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Services Computing (SCC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Regensburg, Germany. pp.203-217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98809-2\_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857544v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Package Recommendation Framework for Trip Planning Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-k Cloud Service Plans Using Trust and QoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barhamgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lenne</w:t>
+                <w:t xml:space="preserve">Djamal Benslimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ACM Conference on Recommender Systems (RECSYS16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th IEEE International Conference on Services Computing (SCC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.507-510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404716v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Composite Recommendation System for Planning Tourist Visits</w:t>
+                <w:t xml:space="preserve">Recommending Diverse and Personalized Travel Packages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence (WI16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Database and Expert Systems Applications (DEXA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.325-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64471-4_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404719v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Semantic and Collaborative Recommendations to Generate Personalized Museum Tours</w:t>
+                <w:t xml:space="preserve">A Package Recommendation Framework for Trip Planning Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADBIS 2015 19th East-European Conference on Advances in Databases and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">10th ACM Conference on Recommender Systems (RECSYS16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Boston, United States. pp.203-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2959100.2959183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319257v1</w:t>
+                <w:t xml:space="preserve">hal-01404716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Composite Recommendation System for Planning Tourist Visits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence (WI16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Omaha, United States. pp.626-631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Personalizing the Museum Experience through Context-Aware Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2015 IEEE INTERNATIONAL CONFERENCE ON SYSTEMS, MAN, AND CYBERNETICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Hong Kong China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2015.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2015.139⟩</w:t>
+                <w:t xml:space="preserve">hal-01319275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining Semantic and Collaborative Recommendations to Generate Personalized Museum Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idir Benouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADBIS 2015 19th East-European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319275v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de recommandation contextuel et composite pour la visite personnalisée de sites culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Benouaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de Technologie de Compiègne, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017COMP2332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01767997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2339,51 +2516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83FC05A9"/>
+    <w:nsid w:val="E00E6AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2570,51 +2747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/idir-benouaret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9217-7426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Kamdem-Kengne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Chagraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouarour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596673.3596977" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS55610.2022.00021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671808" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379570v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7_24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006503" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857481v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98809-2\_13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_26" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404716v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2959100.2959183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_48" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319275v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01767997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017COMP2332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/idir-benouaret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9217-7426" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525069v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Batel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benouaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senjuti Basu Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Kamdem-Kengne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Chagraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62271-1_6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouarour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553971v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric d'Ham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3596673.3596977" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benouaret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS55610.2022.00021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3485447.3512025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData52589.2021.9671808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347064v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7_24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006503" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barhamgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Benslimane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98809-2\_13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01857544v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64471-4_26" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2959100.2959183" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2015.139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319257v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_48" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01767997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017COMP2332" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>