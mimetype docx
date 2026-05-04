--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2516,51 +2516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E00E6AD0"/>
+    <w:nsid w:val="71ACDC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>