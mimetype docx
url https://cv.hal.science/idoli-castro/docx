--- v0 (2026-03-09)
+++ v1 (2026-04-23)
@@ -424,165 +424,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03167018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Leer a Andrés Sánchez Robayna en compañía de Jaime Siles: extraña coincidencia o des-coincidencia familiar. Para una hermenéutica de la hospitalidad »</w:t>
+                <w:t xml:space="preserve">« La poesía hispánica contemporánea en extensión: ¿rumbo al gran poema de nadie?»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n° 29, pp.139-150</w:t>
+              <w:t xml:space="preserve">Candil Revista del Hispanismo - Egipto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Medio siglo de hispanismo en Egipto, 18 (1), pp.358-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953891v1</w:t>
+                <w:t xml:space="preserve">hal-03884018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La poesía hispánica contemporánea en extensión: ¿rumbo al gran poema de nadie?»</w:t>
+                <w:t xml:space="preserve">« Leer a Andrés Sánchez Robayna en compañía de Jaime Siles: extraña coincidencia o des-coincidencia familiar. Para una hermenéutica de la hospitalidad »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Candil Revista del Hispanismo - Egipto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Medio siglo de hispanismo en Egipto, 18 (1), pp.358-376</w:t>
+              <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 29, pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884018v1</w:t>
+                <w:t xml:space="preserve">hal-01953891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La oralidad en la poesía española contemporánea: entre voces y silencio, una Vía hacia el Otro</w:t>
               </w:r>
@@ -2204,173 +2204,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Los senderos de la seducción literaria: manipular para llegar al otro…y a uno mismo »</w:t>
+                <w:t xml:space="preserve">« Exoticos et extraneus : le paradoxe d’un cheminement vers les profondeurs de la voix humaine dans Entrada en materia de José Angel Valente. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PHilippe Merlo. </w:t>
+              <w:t xml:space="preserve">Philippe Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le créateur et sa critique 2 : manipuler et séduire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUSE-Publications universitaires de Saint-Etienne, pp. 171-176, 2010</w:t>
+              <w:t xml:space="preserve">De l'Espagne "orientale" aux représentations ibériques et ibéro-américaines de l'exotisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE, pp.257-270, 2010, Cahiers du GRIAS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868552v1</w:t>
+                <w:t xml:space="preserve">hal-03905061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exoticos et extraneus : le paradoxe d’un cheminement vers les profondeurs de la voix humaine dans Entrada en materia de José Angel Valente. »</w:t>
+                <w:t xml:space="preserve">« Los senderos de la seducción literaria: manipular para llegar al otro…y a uno mismo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Meunier. </w:t>
+              <w:t xml:space="preserve">PHilippe Merlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'Espagne "orientale" aux représentations ibériques et ibéro-américaines de l'exotisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUSE, pp.257-270, 2010, Cahiers du GRIAS</w:t>
+              <w:t xml:space="preserve">Le créateur et sa critique 2 : manipuler et séduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUSE-Publications universitaires de Saint-Etienne, pp. 171-176, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905061v1</w:t>
+                <w:t xml:space="preserve">hal-03868552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prisión delicada de Beatriz Russo o el flujo de la seducción</w:t>
               </w:r>
@@ -2423,186 +2423,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Manipular y mentir ¿meollo de la creación? o ¿por qué manipular y mentir? »</w:t>
+                <w:t xml:space="preserve">« Los nuevos bárbaros de Mercedes Gómez Blesa: historia de la palabra manipulada »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PHilippe Merlo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Merlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le créateur et sa critique 1 : manipuler et mentir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications universitaires de Saint-Etienne, 2009, Le créateur et sa critique</w:t>
+              <w:t xml:space="preserve">, PUSE, pp.115-124, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868549v1</w:t>
+                <w:t xml:space="preserve">hal-03905063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Los nuevos bárbaros de Mercedes Gómez Blesa: historia de la palabra manipulada »</w:t>
+                <w:t xml:space="preserve">« Manipular y mentir ¿meollo de la creación? o ¿por qué manipular y mentir? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Merlo. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PHilippe Merlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le créateur et sa critique 1 : manipuler et mentir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUSE, pp.115-124, 2009</w:t>
+              <w:t xml:space="preserve">, Publications universitaires de Saint-Etienne, 2009, Le créateur et sa critique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905063v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’émergence de la poésie chinoise dans les paysages silésiens : l’exemple de Pintor chino y paisaje »</w:t>
               </w:r>
@@ -3482,51 +3482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2650C26"/>
+    <w:nsid w:val="3B5E617B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3713,51 +3713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoli Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36008/monograma.191.04.255652" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953891v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15695/vejlhs.v7i0.3264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02432430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lloze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoli Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36008/monograma.191.04.255652" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15695/vejlhs.v7i0.3264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02432430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lloze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>