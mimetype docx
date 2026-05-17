--- v1 (2026-04-23)
+++ v2 (2026-05-17)
@@ -562,174 +562,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La oralidad en la poesía española contemporánea: entre voces y silencio, una Vía hacia el Otro</w:t>
+                <w:t xml:space="preserve">Desnudos y Acuarelas de Jaime Siles: El advenimiento de la Imagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vanderbilt e-Journal of Luso-Hispanic Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Liburna : revista de humanidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.103-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899552v1</w:t>
+                <w:t xml:space="preserve">hal-03899540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desnudos y Acuarelas de Jaime Siles: El advenimiento de la Imagen</w:t>
+                <w:t xml:space="preserve">La oralidad en la poesía española contemporánea: entre voces y silencio, una Vía hacia el Otro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liburna : revista de humanidades</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vanderbilt e-Journal of Luso-Hispanic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, El Aura de la voz: problemas y nuevas perspectivas en torno a la oralidad y la escritura, 7, pp.43-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15695/vejlhs.v7i0.3264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899540v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La ciudad dans la poésie de Jaime Siles : au croisement des civilisations »</w:t>
               </w:r>
@@ -1328,173 +1328,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poésie a mauvais genre: l'exemplum du vidéopoème &amp;quot;Buena chica&amp;quot; d'Alicia Garcia Nuñez</w:t>
+                <w:t xml:space="preserve">Habiter le monde en Homo Fronterizus : le projet de l’artiste performer, écrivain et activiste chicano Guillermo Gómez-Peña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eva Tilly. </w:t>
+              <w:t xml:space="preserve">Raphaèle Dumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et Identité en Espagne du Moyen Age à nos jours (Plaidoyer pour la sororité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indigo, pp. 581-603, 2020</w:t>
+              <w:t xml:space="preserve">Dialogues Amériques Métisses : métissages et croisements culturels dans les amériques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Do Algarve Editora, pp. 183-205, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868563v1</w:t>
+                <w:t xml:space="preserve">hal-03868559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter le monde en Homo Fronterizus : le projet de l’artiste performer, écrivain et activiste chicano Guillermo Gómez-Peña</w:t>
+                <w:t xml:space="preserve">La poésie a mauvais genre: l'exemplum du vidéopoème &amp;quot;Buena chica&amp;quot; d'Alicia Garcia Nuñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raphaèle Dumont. </w:t>
+              <w:t xml:space="preserve">Eva Tilly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Amériques Métisses : métissages et croisements culturels dans les amériques contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Do Algarve Editora, pp. 183-205, 2020</w:t>
+              <w:t xml:space="preserve">Genre et Identité en Espagne du Moyen Age à nos jours (Plaidoyer pour la sororité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indigo, pp. 581-603, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868559v1</w:t>
+                <w:t xml:space="preserve">hal-03868563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une po-éthique en projet : la poésie en œuvre en classe d’espagnol »</w:t>
               </w:r>
@@ -2423,186 +2423,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Los nuevos bárbaros de Mercedes Gómez Blesa: historia de la palabra manipulada »</w:t>
+                <w:t xml:space="preserve">« Manipular y mentir ¿meollo de la creación? o ¿por qué manipular y mentir? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Merlo. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PHilippe Merlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le créateur et sa critique 1 : manipuler et mentir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUSE, pp.115-124, 2009</w:t>
+              <w:t xml:space="preserve">, Publications universitaires de Saint-Etienne, 2009, Le créateur et sa critique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905063v1</w:t>
+                <w:t xml:space="preserve">hal-03868549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Manipular y mentir ¿meollo de la creación? o ¿por qué manipular y mentir? »</w:t>
+                <w:t xml:space="preserve">« Los nuevos bárbaros de Mercedes Gómez Blesa: historia de la palabra manipulada »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idoli Castro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PHilippe Merlo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Merlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le créateur et sa critique 1 : manipuler et mentir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications universitaires de Saint-Etienne, 2009, Le créateur et sa critique</w:t>
+              <w:t xml:space="preserve">, PUSE, pp.115-124, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868549v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’émergence de la poésie chinoise dans les paysages silésiens : l’exemple de Pintor chino y paisaje »</w:t>
               </w:r>
@@ -3482,51 +3482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B5E617B"/>
+    <w:nsid w:val="C196521B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3713,51 +3713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoli Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36008/monograma.191.04.255652" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15695/vejlhs.v7i0.3264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02432430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lloze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868549v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoli Castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167018v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kerfa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36008/monograma.191.04.255652" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953891v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15695/vejlhs.v7i0.3264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02432430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lloze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868563v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890798v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961991v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905388v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>