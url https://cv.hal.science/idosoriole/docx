--- v0 (2026-03-14)
+++ v1 (2026-05-21)
@@ -145,1505 +145,1639 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Probing the Nutrient Cycle in Forests using the Boron Isotopic Composition of Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Janecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Druhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigoussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mineral substrate and fluid redox conditions control cell density in attached biofilms: in-situ incubations in deep groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04188040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater flow patterns and subsurface heterogeneity drive critical zone geochemical reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydrological and Geological Controls for the Depth Distribution of Dissolved Oxygen and Iron in Silicate Catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Osorio‐leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...56 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (8), pp.e2023WR034986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023wr034986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Bremaud</w:t>
-[...959 lines deleted...]
-                <w:t xml:space="preserve">insu-02539424v1</w:t>
+                <w:t xml:space="preserve">insu-04182271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological and Geological Controls for the Depth Distribution of Dissolved Oxygen and Iron in Silicate Catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Groundwater flow patterns and subsurface heterogeneity drive critical zone geochemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Chatton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (8), pp.e2023WR034986. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-12067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04080646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de l'énergie disponible à l'échelle du bassin versant de Guidel (Morbihan, France) par une approche thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04428180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-situ biogeochemical response to oxygendelivery in a fractured-bedrock aquifer:insights from a reactive Push-Pull test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03602775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Aerobic Critical Zone: deep transport and reactivity of dissolved oxygen in fractured bedrock aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling biogeochemical controls onweathering rates in the critical zone withmineral incubation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advancing Critical Zone science. First OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. pp.344-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03602785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Aerobic Critical Zone: deep transport and reactivity of dissolved oxygen in fractured bedrock aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023wr034986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04182271v1</w:t>
+                <w:t xml:space="preserve">Labasque Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03524130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolved Oxygen stable isotopes in groundwater: a new tracer of biogeochemical reactivity for the underground Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Dordoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Piatka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry &amp; Geochemical Society., Jul 2021, online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03286671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Breath in the Dark: Transport and Reactivity of Dissolved Oxygen in Fractured-Bedrock Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.B54B-03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03534154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which role do preferential flowpaths and fractures play in the subsurface reactivity in heterogeneous aquifers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-17564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02539424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1711,51 +1845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C409E9D"/>
+    <w:nsid w:val="70BD95CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1942,51 +2076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/idosoriole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188040v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Wild" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Traon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bremaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Milesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Dordoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Piatka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Barth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bourg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03524130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labasque Thierry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534154v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio&#8208;leon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/idosoriole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188040v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Wild" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio&#8208;leon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023wr034986" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04080646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Osorio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Traon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12067" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bremaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Milesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03602785v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bourg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03524130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labasque Thierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Dordoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Piatka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Barth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>