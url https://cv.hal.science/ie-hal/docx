--- v0 (2026-04-04)
+++ v1 (2026-05-12)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,3412 +298,3680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 nucleocapsid antigen in plasma of children hospitalized for COVID‐19 or with incidental detection of SARS‐CoV‐2 infection</w:t>
+                <w:t xml:space="preserve">Age-dependent clinical and molecular rhinovirus epidemiology, 2018 to 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Domitien Payet</w:t>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Alcocer Cordellat</w:t>
+                <w:t xml:space="preserve">Clara Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+                <w:t xml:space="preserve">Mohsen Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiag219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666377v1</w:t>
+                <w:t xml:space="preserve">hal-05596305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinovirus characteristics associated with viremia in childhood asthma</w:t>
+                <w:t xml:space="preserve">Genotypic and phenotypic characterisation of respiratory syncytial virus after nirsevimab breakthrough infections: a large, multicentre, observational, real-world study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lejeune</w:t>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Deschildre</w:t>
+                <w:t xml:space="preserve">Alawiya Reslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Morel</w:t>
+                <w:t xml:space="preserve">Jérome Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Béghin</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Casalegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drumez</w:t>
+                <w:t xml:space="preserve">Yannis Rahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (8), pp.e29804. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.301-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(24)00570-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886064v1</w:t>
+                <w:t xml:space="preserve">hal-05604725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus in donors for fecal microbiota transplantation, the phantom menace?</w:t>
+                <w:t xml:space="preserve">SARS‐CoV‐2 nucleocapsid antigen in plasma of children hospitalized for COVID‐19 or with incidental detection of SARS‐CoV‐2 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Galpérine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Domitien Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alcocer Cordellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Engelmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anny Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287847⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232871v1</w:t>
+                <w:t xml:space="preserve">hal-04666377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory virus detection in returning travelers and pilgrims from the Middle East</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhinovirus characteristics associated with viremia in childhood asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise Mercier</w:t>
+                <w:t xml:space="preserve">Antoine Deschildre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Méheut</w:t>
+                <w:t xml:space="preserve">Constance Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enagnon Kazali Alidjinou</w:t>
+                <w:t xml:space="preserve">Laurent Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Lazrek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Faure</w:t>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2022.102482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (8), pp.e29804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232881v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Host miRNAs as biomarkers of SARS-CoV-2 infection: a critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respiratory virus detection in returning travelers and pilgrims from the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kato Pollet</w:t>
+                <w:t xml:space="preserve">Antoine Méheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Garnier</w:t>
+                <w:t xml:space="preserve">Enagnon Kazali Alidjinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Mouna Lazrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemieke Madder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Hober</w:t>
+                <w:t xml:space="preserve">Karine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SD00140C⟩</w:t>
+              <w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.102482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tmaid.2022.102482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03857965v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Involved in miRNA Biogenesis Are Not Downregulated in SARS-CoV-2 Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Garnier</w:t>
+                <w:t xml:space="preserve">Cytomegalovirus in donors for fecal microbiota transplantation, the phantom menace?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Galpérine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famara Sane</w:t>
+                <w:t xml:space="preserve">Sebastien Hantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Massara</w:t>
+                <w:t xml:space="preserve">Déborah Postil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gosset</w:t>
+                <w:t xml:space="preserve">Anny Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15051177⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125326v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 detection using a nanobody-functionalized voltammetric device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Review] Host miRNAs as biomarkers of SARS-CoV-2 infection: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kato Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pagneux</w:t>
+                <w:t xml:space="preserve">Nathalie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Saada</w:t>
+                <w:t xml:space="preserve">Annemieke Madder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cambillau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Amigues</w:t>
+                <w:t xml:space="preserve">Didier Hober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43856-022-00113-8⟩</w:t>
+              <w:t xml:space="preserve">Sensors &amp; Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.12-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SD00140C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03681653v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clofoctol inhibits SARS-CoV-2 replication and reduces lung pathology in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes Involved in miRNA Biogenesis Are Not Downregulated in SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famara Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
+                <w:t xml:space="preserve">Layal Massara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Machelart</w:t>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sencio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eik Hoffmann</w:t>
+                <w:t xml:space="preserve">Philippe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010498⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15051177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03741914v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Letter to editor] Altered microRNA expression in severe COVID‐19: Potential prognostic and pathophysiological role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kato Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fourcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Caplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (6), pp.e899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ctm2.899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] The role of the surface ligand on the performance of electrochemical SARS-CoV-2 antigen biosensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Pagneux</w:t>
+                <w:t xml:space="preserve">Clofoctol inhibits SARS-CoV-2 replication and reduces lung pathology in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Belouzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Machelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Swaidan</w:t>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Roussel</w:t>
+                <w:t xml:space="preserve">Thibaut Vausselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eik Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-03137-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.e1010498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335177v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03741914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mask-based diagnostic platform for point-of-care screening of Covid-19</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SARS-CoV-2 detection using a nanobody-functionalized voltammetric device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shekhar Wadekar</w:t>
+                <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Decubellis</w:t>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Jackson</w:t>
+                <w:t xml:space="preserve">Hiba Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Chiu</w:t>
+                <w:t xml:space="preserve">Christian Cambillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2021.113486⟩</w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43856-022-00113-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442228v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Virus Load Dynamics of SARS-CoV-2: A Single-Center Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enagnon Alidjinou</w:t>
+                <w:t xml:space="preserve">[Review] The role of the surface ligand on the performance of electrochemical SARS-CoV-2 antigen biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poissy</w:t>
+                <w:t xml:space="preserve">Abir Swaidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Ouafi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Benhalima</w:t>
+                <w:t xml:space="preserve">Vladyslav Mishyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11030427⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 414, pp 103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03137-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398834v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preanalytical issues and cycle threshold values in SARS-CoV-2 real-time RT-PCR testing: should test results include these?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enagnon Kazali Alidjinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Ogiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
+                <w:t xml:space="preserve">Sana Miloudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.6528-6536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c00166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273644v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preanalytical issues and cycle threshold values in SARS-CoV-2 real-time RT-PCR testing: should test results include these?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enagnon Kazali Alidjinou</w:t>
+                <w:t xml:space="preserve">A mask-based diagnostic platform for point-of-care screening of Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekhar Wadekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Decubellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Ogiez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sana Miloudi</w:t>
+                <w:t xml:space="preserve">Alexander Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c00166⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.113486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2021.113486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196337v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Coxsackievirus B4 in Pancreatic β Cells Disturbs Insulin Maturation, Pattern of Cellular Proteins, and DNA Methylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and Temporal Virus Load Dynamics of SARS-CoV-2: A Single-Center Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enagnon Alidjinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t>
+                <w:t xml:space="preserve">Julien Poissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Famara Sane</w:t>
+                <w:t xml:space="preserve">Mahdi Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Caplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fournier</w:t>
+                <w:t xml:space="preserve">Ilyes Benhalima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11030427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04456755v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling SARS-CoV-2 viral kinetics and association with mortality in hospitalized patients from the French COVID cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 symptoms at hospital admission vary with age and sex: results from the ISARIC prospective multinational observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheryl Ann Abdukahil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Néant</w:t>
+                <w:t xml:space="preserve">Ali Ait Hssain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lingas</w:t>
+                <w:t xml:space="preserve">Younes Ait Tamlihat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+                <w:t xml:space="preserve">Kazali Enagnon Alidjnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Ghosn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+                <w:t xml:space="preserve">Carlos Alexandre Antunes de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (8), pp.e2017962118. </w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (5), pp.889-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2017962118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s15010-021-01599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364267v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood asthma heterogeneity at the era of precision medicine: Modulating the immune response or the microbiota for the management of asthma attack</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistence of Coxsackievirus B4 in Pancreatic β Cells Disturbs Insulin Maturation, Pattern of Cellular Proteins, and DNA Methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Rouzic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+                <w:t xml:space="preserve">Magloire Pandoua Nekoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Dessein</w:t>
+                <w:t xml:space="preserve">Antoine Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famara Sane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114046⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492195v1</w:t>
+                <w:t xml:space="preserve">inserm-04456755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the reverse transcription strand invasion based amplification (RT-SIBA) RSV assay, a rapid molecular assay for the detection of respiratory syncytial virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Hober</w:t>
+                <w:t xml:space="preserve">Modeling SARS-CoV-2 viral kinetics and association with mortality in hospitalized patients from the French COVID cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Néant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lingas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.006⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (8), pp.e2017962118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2017962118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487923v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulatory upregulation of an insulin peptide gene by different pathogens in C. elegans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Taffoni</w:t>
+                <w:t xml:space="preserve">Childhood asthma heterogeneity at the era of precision medicine: Modulating the immune response or the microbiota for the management of asthma attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deschildre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belougne</w:t>
+                <w:t xml:space="preserve">Olivier Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2018.1433969⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.114046 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.114046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108832v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterovirus D68 detection in respiratory specimens: Association with severe disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enagnon Alidjinou</w:t>
+                <w:t xml:space="preserve">Evaluation of the reverse transcription strand invasion based amplification (RT-SIBA) RSV assay, a rapid molecular assay for the detection of respiratory syncytial virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enagnon Kazali Alidjinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mirand</w:t>
+                <w:t xml:space="preserve">Nicolas Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Dewilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Mäki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.24772⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.55 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882306v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus and cystic fibrosis: Rhinoviruses are associated with exacerbations in adult patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulatory upregulation of an insulin peptide gene by different pathogens in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lambert</w:t>
+                <w:t xml:space="preserve">Song-Hua Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Salleron</w:t>
+                <w:t xml:space="preserve">Shizue Omi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Herwegh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+                <w:t xml:space="preserve">Nishant Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Taffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.648-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2018.1433969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266763v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinically severe Epstein-Barr virus encephalitis with mild cerebrospinal fluid abnormalities in an immunocompetent adolescent: a case report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enterovirus D68 detection in respiratory specimens: Association with severe disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Le Guern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anny Dewilde</w:t>
+                <w:t xml:space="preserve">Marie Fatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Lazrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enagnon Alidjinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2013.02.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (7), pp.1201 - 1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.24772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02566199v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Gene Expression Changes Provoked by Bacterial and Fungal Infection in C. elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Virus and cystic fibrosis: Rhinoviruses are associated with exacerbations in adult patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Salleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Herwegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Engelmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guilin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (2), pp.147-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261853v1</w:t>
+                <w:t xml:space="preserve">hal-02266763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clinically severe Epstein-Barr virus encephalitis with mild cerebrospinal fluid abnormalities in an immunocompetent adolescent: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Belmiloudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Dewilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (2), pp.232-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2013.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unusual regulation of a STAT protein by an SLC6 family transporter in C. elegans epidermal innate immunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Dierking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Polanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shizue Omi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Engelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Gut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Host and Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (5), pp.425-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chom.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Gene Expression Changes Provoked by Bacterial and Fungal Infection in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fr Montañana-Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological Response Associated with Rhinovirus Viremia During Exacerbations in Preschool Wheezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Deschildre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.945-948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.202402-0346LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3713,161 +3981,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale screening discovers clofoctol as an inhibitor of SARS-CoV-2 replication that reduces COVID-19-like pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Belouzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Machelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vausselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eik Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3935,51 +4203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B88C48E9"/>
+    <w:nsid w:val="476D6B2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4166,51 +4434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ie-hal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7489-3786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Domitien Payet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alcocer Cordellat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29358" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lejeune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deschildre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;ghin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hantz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Postil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Dewilde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287847" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;heut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Kazali Alidjinou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Lazrek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2022.102482" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato Pollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Madder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SD00140C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Massara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amigues" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-022-00113-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03741914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Machelart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vausselin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eik Hoffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010498" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourcot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Swaidan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03137-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Daniels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Wadekar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Decubellis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113486" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Alidjinou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ouafi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benhalima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030427" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ogiez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Miloudi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00166" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04456755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Pandoua Nekoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017962118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Rouzic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna M&#228;ki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108832v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Hua Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Thakur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Taffoni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belougne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1433969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fatoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24772" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.02.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nasser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Belmiloudi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2013.02.024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MLQ5B17-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Griffon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Monta&#241;ana-Sanchis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019055" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611411v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Dierking" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.04.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886104v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202402-0346LE" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ie-hal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7489-3786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Engelmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Ayadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiag219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alawiya Reslan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bourret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(24)00570-X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Domitien Payet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alcocer Cordellat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lejeune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deschildre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;ghin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29804" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M&#233;heut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Kazali Alidjinou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Lazrek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2022.102482" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Galp&#233;rine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hantz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Postil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Dewilde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287847" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kato Pollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Madder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hober" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SD00140C" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Famara Sane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Massara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051177" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700328v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourcot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Caplan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.899" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03741914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Machelart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vausselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eik Hoffmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Saada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cambillau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-022-00113-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Swaidan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Mishyn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03137-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196337v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ogiez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Miloudi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00166" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Daniels" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Wadekar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Decubellis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chiu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113486" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enagnon Alidjinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poissy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ouafi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benhalima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11030427" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheryl Ann Abdukahil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ait Tamlihat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazali Enagnon Alidjnou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre Antunes de Brito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-021-01599-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04456755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire Pandoua Nekoua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gimeno" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fournier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061125" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge N&#233;ant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Hingrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2017962118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492195v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Rouzic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Dessein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.114046" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487923v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefebvre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna M&#228;ki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Hua Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizue Omi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Thakur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Taffoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belougne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1433969" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882306v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fatoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.24772" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266763v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Salleron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Herwegh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.02.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nasser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Belmiloudi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Guern" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2013.02.024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MLQ5B17-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611411v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Dierking" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Polanowska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.04.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Griffon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Monta&#241;ana-Sanchis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilin Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202402-0346LE" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>