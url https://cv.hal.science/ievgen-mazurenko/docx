--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1540,295 +1540,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemistry of CueO-like multicopper oxidases involved in copper homeostasis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic and thermodynamic analysis of Cu2+-dependent reductive inactivation in direct electron transfer-type bioelectrocatalysis by copper efflux oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Adachi</w:t>
+                <w:t xml:space="preserve">Taiki Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ezraty</w:t>
+                <w:t xml:space="preserve">Nicolas Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ilbert</w:t>
+                <w:t xml:space="preserve">Yuki Kitazumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sowa</w:t>
+                <w:t xml:space="preserve">Kunishige Kataoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, pp.100919. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 429, pp.140987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2021.100919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489391v1</w:t>
+                <w:t xml:space="preserve">hal-03752803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and thermodynamic analysis of Cu2+-dependent reductive inactivation in direct electron transfer-type bioelectrocatalysis by copper efflux oxidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemistry of CueO-like multicopper oxidases involved in copper homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mazurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiki Adachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+                <w:t xml:space="preserve">T. Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mano</w:t>
+                <w:t xml:space="preserve">B. Ezraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Kitazumi</w:t>
+                <w:t xml:space="preserve">M. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunishige Kataoka</w:t>
+                <w:t xml:space="preserve">K. Sowa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 429, pp.140987. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.100919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.140987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2021.100919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752803v1</w:t>
+                <w:t xml:space="preserve">hal-03489391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of interactions between SPEEK or Nafion ionomers and bilirubin oxidase on O2 enzymatic reduction</w:t>
               </w:r>
@@ -2742,265 +2742,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Liposome Measurements for the Study of Proton-Pumping Membrane Enzymes Using Electrochemistry and Fluorescent Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial respiratory chain diversity reveals a cytochrome c oxidase reducing O2 at low overpotentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bauzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/58896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b03268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465822v1</w:t>
+                <w:t xml:space="preserve">hal-02160924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial respiratory chain diversity reveals a cytochrome c oxidase reducing O2 at low overpotentials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Clément</w:t>
+                <w:t xml:space="preserve">Single Liposome Measurements for the Study of Proton-Pumping Membrane Enzymes Using Electrochemistry and Fluorescent Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Roger</w:t>
+                <w:t xml:space="preserve">Nikos S Hatzakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Bauzan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars J.C. Jeuken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b03268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/58896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160924v1</w:t>
+                <w:t xml:space="preserve">hal-02465822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in surface chemistry of electrodes to promote direct enzymatic bioelectrocatalysis</w:t>
               </w:r>
@@ -3966,445 +3966,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Intricate Interactions between Carbon Nanotubes and Two Bilirubin Oxidases Control Direct and Mediated O2 Reduction</w:t>
+                <w:t xml:space="preserve">Enzymatic bioreactor for simultaneous electrosynthesis and energy production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Laffon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Wieland Kohring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b07355⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.342 - 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.02.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363222v1</w:t>
+                <w:t xml:space="preserve">hal-01924811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic bioreactor for simultaneous electrosynthesis and energy production</w:t>
+                <w:t xml:space="preserve">Macroporous carbon nanotube-carbon composite electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Vakulko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.02.126⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.106-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924811v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroporous carbon nanotube-carbon composite electrodes</w:t>
+                <w:t xml:space="preserve">How the Intricate Interactions between Carbon Nanotubes and Two Bilirubin Oxidases Control Direct and Mediated O2 Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Rouhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.050⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp. 23074-23085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b07355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01941816v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Carbon Nanotube Surface Chemistry on Hydrogen Oxidation by Membrane-Bound Oxygen-Tolerant Hydrogenases</w:t>
               </w:r>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Wieland Kohring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4830,77 +4830,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Ghach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Wieland Kohring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104, pp.65-70. </w:t>
@@ -5097,51 +5097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophoretic deposition of macroporous carbon nanotube assemblies for electrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Tananaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5243,90 +5243,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophoretically deposited carbon nanotubes as a novel support for electrogenerated silica–dehydrogenase bioelectrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Tananaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.359-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5411,64 +5411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Tananaiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metody i Ob'ekty Khimicheskogo Analiza = Methods and Objects of Chemical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.176-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5506,51 +5506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Electrochemically-Assisted Deposition of Sol−Gel Biocomposite on Electrospun Platinum Nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Ostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,51 +5679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 625 (1), pp.33 - 39. </w:t>
@@ -5907,372 +5907,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectrochemistry as a tool to decipher the role of Met-rich domains in copper detoxification by multicopper oxidases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper Efflux Oxidases: multi copper oxidases involved in bacterial copper homeostasis with distinct catalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Contaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 FrenchBIC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Logonna-Daoulas, France</w:t>
+              <w:t xml:space="preserve">XXVIII International symposium on Bioelectrochemistry and Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Alcala (Esp.), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418347v1</w:t>
+                <w:t xml:space="preserve">hal-05417907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper as metal-cofactor, active site and substrate? The case of blue oxidases involved in bacterial copper resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioelectrochemistry as a tool to decipher the role of Met-rich domains in copper detoxification by multicopper oxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Contaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Savant-Aira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 FrenchBIC meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Logonna-Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418369v1</w:t>
+                <w:t xml:space="preserve">hal-05418347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Efflux Oxidases: multi copper oxidases involved in bacterial copper homeostasis with distinct catalytic properties</w:t>
+                <w:t xml:space="preserve">Copper as metal-cofactor, active site and substrate? The case of blue oxidases involved in bacterial copper resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Contaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Savant-Aira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII International symposium on Bioelectrochemistry and Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Alcala (Esp.), Spain</w:t>
+              <w:t xml:space="preserve">2023 FrenchBIC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Logonna-Daoulas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417907v1</w:t>
+                <w:t xml:space="preserve">hal-05418369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper as metal-cofactor, active site and substrate? The case of blue oxidases involved in bacterial copper resistance</w:t>
               </w:r>
@@ -7015,51 +7015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Santucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2026.113257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guessab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazurenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lojou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Saska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Lipi&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Siuzdak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Karczewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Za&#322;&#281;ski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143535" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728816v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Savant-Aira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402862121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.23-68150" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Badillo-G&#243;mez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antu&#241;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kyrpel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108503" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489391v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezraty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sowa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Adachi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kitazumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunishige Kataoka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140987" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bohrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pasquini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lahrach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Beaufils" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu-Mun Man" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11040497" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2021.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Quattrocchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Vengasseril Murali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coustillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00431" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos S Hatzakis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars J.C. Jeuken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58896" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03268" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. P Hitaishi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.11.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biaso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01615a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01993863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne-Kodjabachian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poulpiquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsujimura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01994370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Harb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03443" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EE01830D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H. Kjaergaard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01286" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01564806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.07.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01552073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00180K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363222v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07355" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Wieland Kohring" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.02.126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVQMVW19-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vakulko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.050" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24LKL27V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gutierrez-Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8FB4ZLP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02364" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.09.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Ghach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem2015.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tananaiko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Biloivan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhybak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelyak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400694" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9D7S8HB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Tananaiko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P95FJW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.068" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9VNJRPN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Shevchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ostermann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200069z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rozhanchuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.10.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S84P2VR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417911v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417900v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0067" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Santucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2026.113257" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assil Guessab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mazurenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lojou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vergnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Saska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Lipi&#324;ska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Siuzdak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Karczewski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Za&#322;&#281;ski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143535" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728816v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Savant-Aira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2402862121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De Poulpiquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5796/electrochemistry.23-68150" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Badillo-G&#243;mez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antu&#241;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Munzone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00602" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kyrpel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soric" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108503" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Adachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kitazumi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunishige Kataoka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140987" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adachi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ezraty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sowa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2021.100919" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Artner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bohrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pasquini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Lahrach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.140787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu Mun Man" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Guenno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c02135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03796322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202200463" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199106v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Beaufils" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiu-Mun Man" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11040497" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xie Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2021.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Pratap Hitaishi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Quattrocchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Vengasseril Murali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Coustillier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00431" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02160924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Roger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03268" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos S Hatzakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars J.C. Jeuken" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/58896" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. P Hitaishi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2019.11.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01793582v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biaso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc01615a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01993863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Byrne-Kodjabachian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Poulpiquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsujimura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01994370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Harb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03443" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01585310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Monsalve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7EE01830D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519938v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H. Kjaergaard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Rouhana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b01286" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01564806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2017.07.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01552073v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SE00180K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01924811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Wieland Kohring" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.02.126" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVQMVW19-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941816v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vakulko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.050" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24LKL27V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laffon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b07355" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406080v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gutierrez-Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600460" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8FB4ZLP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02364" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holzinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2015.09.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Ghach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem2015.03.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496940v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tananaiko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Biloivan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhybak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pelyak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201400694" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9D7S8HB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Tananaiko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zaitsev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.11.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P95FJW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.068" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9VNJRPN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Shevchenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ostermann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200069z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848482v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rozhanchuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2008.10.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S84P2VR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417911v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417907v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aussel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417900v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749805v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0067" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>