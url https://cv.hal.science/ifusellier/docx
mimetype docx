--- v0 (2026-03-22)
+++ v1 (2026-05-15)
@@ -291,50 +291,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Potentialidades do corpo e emergência de formas linguisticas em Linguas de Sinais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4º Séminario Franc-Brasileiro de estudos de surdos : lingua de sinais, artes, tradução e interpretação. UFSC. Florianopolis-SC. https://www.congressotils.com.br/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Florianopolis-SC, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Funções linguísticas do apontamento nos discursos dialógicos em Línguas de Sinais Emergentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -356,359 +451,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4º SEMINÁRIO FRANCO-BRASILEIRO DE ESTUDOS DE SURDOS: LÍNGUAS DE SINAIS, ARTES, TRADUÇÃO E INTERPRETAÇÃO. UFSC. https://www.congressotils.com.br/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Florianopolis-SC, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et pour qui ? Quelle place pour la langue des signes dans notre paysage culturel ? Synthèse finale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4º Séminario Franc-Brasileiro de estudos de surdos : lingua de sinais, artes, tradução e interpretação. UFSC. Florianopolis-SC. https://www.congressotils.com.br/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Florianopolis-SC, Brazil</w:t>
+              <w:t xml:space="preserve">RENCONTRE PROFESSIONNELLE - CRÉATION EN LANGUE DES SIGNES ET EN FRANÇAIS - IVT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociolinguistiques pour une description grammaticale de la LS tunisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Ben Rhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Mhimdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Langue des signes. Grammaire et iconicité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Guitteny, Olivier de Langhe, Moez Beddaï, et al., Dec 2022, Université Montaigne, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sign language development by Deaf children: reference to person and space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -809,165 +809,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linguistique des langues des signes et Histoire naturelle et institutionnelle des sourds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de conférences à l’occasion des 40 ans de la LSF avec LSFMed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le corps didactisé dans l’enseignement. Apports de danses sacrées avec Geneviève Khémtemorian.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale virtuel organisé par le Conseil International de la Danse sous l’égide de l’UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672560v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03672882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’émergence sémiologique corporelle aux structures linguistiques des Langues des Signes (LS) du Monde : une approche Française.</w:t>
               </w:r>
@@ -1085,782 +1085,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langues de signes emergentes au Brésil et dans le monde : aspects sémiologiques, linguistique, historiques et sociolinguistiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers-séminaires organisée par le Programa de Pós-graduação em Educação da Faculdade Filosofia e Ciências - FFC/Unesp- Marilia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marilia-SP, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Origem das linguas de Sinais : Corpo, gestos, comunicação, praxis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études sur la linguistique des langues des signes. FUP –UNB Planaltina –DF.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Planaltina-DF, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement linguistique des Langues des Signes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Jornada de Estudos Linguísticos em Línguas de Sinais, UFRA/UFPA. Ateliers-sémianires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Belém, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funções linguísticas do apontamento na construção da referência discursiva em LS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires de Post-graduation. Programa de Pós-Graduação Letras e Lingüística. Faculdade de Letras – UFG.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Goiania, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ateliers créatifs corporels avec la communauté sourde de Fortalezinha -Maiandeua. .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceição Saúde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Benjamin Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers-séminaires organisée par le Programa de Pós-graduação em Educação da Faculdade Filosofia e Ciências - FFC/Unesp- Marilia.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Marilia-SP, Brazil</w:t>
+              <w:t xml:space="preserve">I Congresso Internacional de Educação Especial na Amazônia. UFRA-UFPA. Ateliers et « vivências » Mission Maiandeua. Para.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Maiandeua, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectivas sociolinguísticas, históricas e antropológicas de línguas orais e sinalizadas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde du I Congresso Internacional de Educação Especial na Amazônia e III Colóquio Internacional de Acessibilidade e Educação Especial e IV Jornada de Estudos Linguísticos em Línguas de Sinais, UFRA, UFPA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Belém, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anotação de corpus em Língua de Sinais (LS) : história, evolução e metodologias.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de séminaires de Post-graduation. Programa de Pós-Graduação Letras e Lingüística. Faculdade de Letras – UFG.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Goiania, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, gestes et signes dans les performances muséales alliant la langue des signes LSF et le théâtre dansé Bharata-natyam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : La médiation Transartistique au musée par la recherche-création EA 1573/UP8, EUR ArTeC, MNAAG, BnF. Musée Guimet, Hôtel d’Heidelbach.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Mario Benjamin Dias</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique des Langues des Signes à partir de l’approche sémiologique et typologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Congresso Internacional de Educação Especial na Amazônia. UFRA-UFPA. Ateliers et « vivências » Mission Maiandeua. Para.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Maiandeua, Brazil</w:t>
+              <w:t xml:space="preserve">IV Jornada de Estudos Linguísticos em Línguas de Sinais, UFRA/UFPA. Ateliers-sémianires.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Belém, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des LS Langues : aspects sémiologiques, historiques et sociolinguistiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires de Post-graduation. Programa de Pós-Graduação Letras e Lingüística. Faculdade de Letras – UFG. Brasil.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Goiania, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672946v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03672974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des LS Langues : aspects sémiologiques, historiques et sociolinguistiques.</w:t>
               </w:r>
@@ -1909,467 +1909,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Línguas de Sinais e Aquisição de Linguagem: contribuições da Linguística. https://www.youtube.com/watch?v=eoqmKb56R1s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Colloque de l'UNESP sur les Langues des Signes et la LIBRAS. XIV Ciclo de Conferências em Aquisição da Linguagem. Participation à la table ronde. Unesp.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Araraquara-SP, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embodied point of view: sign languages linguistics, multimodality, art and cognitive sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude SFL - crossing perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Origem das linguas de sinais : abordagem semiologica e sociolinguistica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Colloque de l'UNESP sur les Langues des Signes et la LIBRAS. XIV Ciclo de Conferências em Aquisição da Linguagem. Unesp.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Araraquara-SP, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours interdisciplinaires de recherche sur les langues des signes : épistémologies, théories et méthodologies. Conférence plénière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luizete Carliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cuxac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude SFL - crossing perspectives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : 3èmes Rencontres interdisciplinaires et internationales Franco-Brésiliennes. Surdité, Singularité et Universalité. 29- octobre-02 novembre 2018, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Línguas de Sinais e Aquisição de Linguagem: contribuições da Linguística. https://www.youtube.com/watch?v=eoqmKb56R1s</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac de Rodin et nous : l’expression d’un monument par le corps qui dit et raconte entre gestes et signes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Colloque de l'UNESP sur les Langues des Signes et la LIBRAS. XIV Ciclo de Conferências em Aquisição da Linguagem. Participation à la table ronde. Unesp.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Araraquara-SP, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque international Labex-Art. La performance au musée : une nouvelle médiation transculturelle. RMN-Grand Palais. https://www.youtube.com/watch?v=n5s-op1HI_o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Balzac de Rodin en langue des Signes : exposition le centenaire de Rodin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International – ARTEC. L’intime à l’œuvre : Surexposition(s). MNAAG.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672835v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03672825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu, você e os outros : construção de referências e uso do apontamento (manual e ocular) em Linguas de Sinais (LS) : ponto de vista semiologico, comunicativo e interacional.</w:t>
               </w:r>
@@ -2487,372 +2487,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Funções linguísticas do apontamento na construção da referencia discursiva em Línguas de Sinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Séminaire d’Etudes Linguistiques de l’UFCG – études linguistiques de langues des Signes. Conférence d’ouverture. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Campina Grande, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours poétiques transartistiques, avec des étudiants en LSF de l’université Paris 8 devant des œuvres sélectionnées au Grand Palais. Exposition centenaire Rodin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La performance théâtrale au musée : une nouvelle médiation transculturelle, organisé par Katia Légeret avec le MNAAG-Musée National des Arts Asiatiques-Guimet, le RMN-Grand Palais et Le labex Arts-H2H Université Paris 8. http://creons-au-musee.com/2017-2/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestos, corpo e interação na emergência e uso das linguas de sinais por uma pedagogia bilingue da praxis do corpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Etudes sur le Bilinguisme - UNESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Araraquara, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Langue des Signes au Grand Palais : BALZAC ET NOUS : L’expression d’un monument artistique par le corps qui dit et raconte entre gestes et signes. Conception de la performance et encadrement des étudiants de L2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journée de performance Grand Palais, 22 mai 2017. LABEX- ARTS-H2R </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Origem das Linguas de Sinais: abordagem semiologica, sociolinguistica e linguistica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Séminaire d’Etudes Linguistiques de l’UFCG – études linguistiques de langues des Signes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Campina Grande, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711703v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03672863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée dans l’espace muséal pour créer les conditions sensibles d’approche de l’œuvre d’art.</w:t>
               </w:r>
@@ -2901,428 +2901,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Danse, Théâtre et performance artistique au musée. La construction d’un savoir interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée LABEX-ARTS-H2R. Table ronde. Université Paris 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint-Denis France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la création dans le processus didactique d’enseignement : apports de la sémiogenèse des Langues des Signes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de Conférences sur le Bilinguisme. Institut des Sourds de la Malgrange. Conférencière Invitée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linguas de Sinais Emergentes no Brasil e em Belém</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Séminario Internacional sobre Acessibilidade e Educação Especial de l'UFPA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Belém-PA, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Danse, Théâtre et performance artistique au musée. La construction d’un savoir interdisciplinaire</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construção de referências e apontamento em Linguas de Sinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée LABEX-ARTS-H2R. Table ronde. Université Paris 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint-Denis France</w:t>
+              <w:t xml:space="preserve">III Jornada de Estudos Linguísticos em Língua de Sinais, UFPA, Conferencière invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belém-PA, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestures and iconicity in the creation of language: Insight from silent inventors of Emerging Sign Languages in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luizete Carliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Formigosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference of the International Society for Gesture Studies (ISGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguas de Sinais e Iconicidade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,193 +3423,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Origem das linguas de sinais :aspectos historicos e sociolinguisticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Séminario Internacional sobre Acessibilidade e Educação Especial, CCBEU, Belém. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Belém-PA, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La différence sous l’angle de la déficience sensorielle. Yoga et Surdité : à la rencontre du silence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schétrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de l’association SOPHIA. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Asnières sur Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01711708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Creagest Project: a Digitized and Annotated Corpus for French Sign Language (LSF) and Natural Gestural Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -3619,51 +3619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3781,355 +3781,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travail contrastif sur les moyens d'annotation de corpus de LSF (partition et SW) visant l'analyse linguistique du domaine référentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boutora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail contrastif sur les moyens d'annotation de corpus de LSF (partition et SW) visant l'analyse linguistique du domaine référentiel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Langue des Signes Française, langue enseignée et langue d’enseignement : oui, mais…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Boutora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique linguistique et enseignement des Langues de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AULF, May 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'expression de la temporalité en Langue des Signes Française (LSF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expression de la temporalité en Langue des Signes Française (LSF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Suresnes, France. pp.207-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Boutora</w:t>
+                <w:t xml:space="preserve">halshs-00187179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression de la temporalité en Langue des Signes Française (LSF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expression de la temporalité en Langue des Signes Française (LSF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Suresnes, France. pp.207-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00187179v1</w:t>
+                <w:t xml:space="preserve">halshs-03361404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse linguistique du couple regard/pointage dans la construction de la référence discursive en Langue des Signes Primaires</w:t>
               </w:r>
@@ -4178,221 +4178,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00187168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction de références temporelles dans les Langues des Signes Primaires (LSP), pratiquées par des sourds vivant exclusivement en entourage entendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La construction de références temporelles dans les Langues des Signes Primaires (LSP), pratiquées par des sourds vivant exclusivement en entourage entendant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Toulouse, France. pp.123-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet LS-COLIN. Quel outil de notation pour quelle analyse de la Langue des Signes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Choisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche sur la Langue des Signes (R-LSF 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse 2 Le Mirail - Jean Jaurès, 2001, Toulouse, France. pp.71--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425369v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00187156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4404,286 +4404,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The marking of aspect in French Sign Language: an Open Face study of non-manual parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Martos Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign Café 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs de l’aspect en langue des signes française : une étude des paramètres non-manuels à travers le logiciel OpenFace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Martos Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue des signes, grammaire et iconicité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Daniela Martos Morais</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres et Dialogues en Corps-Gestes-Signes avec l’inconnu sous le regard de Bouddha et de Balzac de Rodin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luizete Carliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schetrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,158 +4878,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des langues des Signes : Variation et norme. https://youtu.be/Uku-Ma-BQ_o.</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Perspectivas historicas e sociolinguisticas das Linguas de Sinais no Mundo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème LIVE SIDCS - Semana Internacional da difusão da Cultura Surda. Médiador : Douglas Komar Silva. https://www.youtube.com/watch?v=GV69jNDSrR0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03672896v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine des langues des Signes : Variation et norme. https://youtu.be/Uku-Ma-BQ_o.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vie est l’Art de la rencontre. Après 25 ans, Ivani Fusellier retrouve son premier élève sourd brésilien. https://youtu.be/ZkEn8lxory0.</w:t>
               </w:r>
@@ -5697,90 +5697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREAGEST : constitution d'un très grand corpus de LSF adulte et enfantine et de gestualité naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5923,347 +5923,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expression des déplacements chez l'enfant sourd en langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.41-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.1.1.01hic⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestualité humaine et langues des signes : entre continuum et variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 131, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression des déplacements chez l'enfant sourd en langue des signes française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, Interaction and Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.41-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021512v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-00594948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus cognitifs et linguistiques de la genèse des langues des signes. Emergence et développement des langues des signes primaires (LSP) pratiquées par des sourds brésiliens</w:t>
               </w:r>
@@ -6570,51 +6570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An emerging Sign Language and Sign Language Typology: the Case of the Marajó Island (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6665,51 +6665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociolinguistic sketch: Sign Languages on Marajó Island (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuella Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6786,51 +6786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schetrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luizete Carliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katia Légeret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créons au musée : Performances de l’art vivante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-2-7053-4020-9</w:t>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Langue des Signes Française, langue enseignée et langue d'enseignement : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivani Fusellier-Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6977,103 +6977,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet ANR CREAGEST.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Sallandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse L'Huillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris 8; Structures Formelles du langage; Université Lille 3 SHS; Université Paris 5 Sorbonne Descartes. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7292,51 +7292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47FAF466"/>
+    <w:nsid w:val="5A4491AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7523,51 +7523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ifusellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5489-9256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094659133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chagas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronice Quadros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Rhouma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Mhimdi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Sallandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672560v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o Sa&#250;de" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Benjamin Dias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673000v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luizete Carliez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuxac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711703v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Formigosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier Souza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711708v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sch&#233;trit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarine Tranchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187156v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Martos Morais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845174v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schetrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcantara Edigleisson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.1.1.01hic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187174v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501504884-012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01701214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ifusellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5489-9256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094659133" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672572v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier-Souza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chagas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronice Quadros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Sallandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Ben Rhouma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Mhimdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Sallandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672992v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Guen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concei&#231;&#227;o Sa&#250;de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Benjamin Dias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luizete Carliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cuxac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672842v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711697v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Formigosa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivani Fusellier Souza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sch&#233;trit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01023924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarine Tranchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Choisier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Martos Morais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schetrit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672899v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcantara Edigleisson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672522v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594948v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.1.1.01hic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609029v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187174v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501504884-012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802733v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01701214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>