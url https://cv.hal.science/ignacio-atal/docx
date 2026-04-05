--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -706,261 +706,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic screening using word embeddings achieved high sensitivity and workload reduction for updating living network meta-analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The statistical significance of meta-analyses is frequently fragile: definition of a fragility index for meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Atal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Lerner</w:t>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Créquit</w:t>
+                <w:t xml:space="preserve">Isabelle Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Atal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 108, pp.86 - 94. </w:t>
+              <w:t xml:space="preserve">, 2019, 111, pp.32 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486140v1</w:t>
+                <w:t xml:space="preserve">hal-03486161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The statistical significance of meta-analyses is frequently fragile: definition of a fragility index for meta-analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic screening using word embeddings achieved high sensitivity and workload reduction for updating living network meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Créquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Atal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 111, pp.32 - 40. </w:t>
+              <w:t xml:space="preserve">, 2019, 108, pp.86 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2019.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486161v1</w:t>
+                <w:t xml:space="preserve">hal-03486140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disagreements in risk of bias assessment for randomised controlled trials included in more than one Cochrane systematic reviews: a research on research study using cross-sectional design</w:t>
               </w:r>
@@ -1801,52 +1801,202 @@
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching critical approaches. A resource drawn from research to help teachers foster pupils’ ability to engage in critical approaches across different contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Atal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ÉPhiScience. 2024, pp.1-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1993,51 +2143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gabard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Pagnotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2025.2523359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153gm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04579029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1368565" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bedard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cherel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escamilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15346/hc.v10i1.141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bertizzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Bossuyt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.03.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cr&#233;quit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2018.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2019.03.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bossuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dechartres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Ross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Downing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth G. Bond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Scheer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Riveros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0740-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1247-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05403904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gabard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Pagnotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2025.2523359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153gm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04579029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1368565" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bedard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cherel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escamilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15346/hc.v10i1.141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bertizzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Bossuyt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.03.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2019.03.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cr&#233;quit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bossuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dechartres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Ross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Downing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth G. Bond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Scheer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Riveros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0740-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1247-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05403904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>