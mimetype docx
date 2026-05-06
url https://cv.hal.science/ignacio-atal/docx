--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -655,51 +655,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 123, pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">, 2020, 123, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -823,274 +823,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic screening using word embeddings achieved high sensitivity and workload reduction for updating living network meta-analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disagreements in risk of bias assessment for randomised controlled trials included in more than one Cochrane systematic reviews: a research on research study using cross-sectional design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bertizzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Lerner</w:t>
+                <w:t xml:space="preserve">Patrick Bossuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Atal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Créquit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Atal</w:t>
+                <w:t xml:space="preserve">Agnes Dechartres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 108, pp.86 - 94. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.e028382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486140v1</w:t>
+                <w:t xml:space="preserve">hal-02165957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disagreements in risk of bias assessment for randomised controlled trials included in more than one Cochrane systematic reviews: a research on research study using cross-sectional design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic screening using word embeddings achieved high sensitivity and workload reduction for updating living network meta-analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bossuyt</w:t>
+                <w:t xml:space="preserve">Ivan Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Créquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Atal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Dechartres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4), pp.e028382. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.86 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-028382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165957v1</w:t>
+                <w:t xml:space="preserve">hal-03486140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postmarketing studies for novel drugs approved by both the FDA and EMA between 2005 and 2010: a cross-sectional study</w:t>
               </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reporting of statistically significant results at ClinicalTrials.gov for completed superiority randomized controlled trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth G. Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gabard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Pagnotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2025.2523359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153gm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04579029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1368565" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bedard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cherel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escamilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15346/hc.v10i1.141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bertizzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Bossuyt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.03.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2019.03.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cr&#233;quit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bossuyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dechartres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Ross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Downing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth G. Bond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Scheer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Riveros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0740-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1247-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05403904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05351086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gabard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Pagnotta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13664530.2025.2523359" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153gm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04579029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1368565" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bedard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cherel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Escamilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15346/hc.v10i1.141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bertizzolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Bossuyt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.03.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2019.03.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bossuyt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dechartres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-028382" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lerner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cr&#233;quit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2018.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01715135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Zeitoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Ross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S Downing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449340v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth G. Bond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Scheer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Riveros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-016-0740-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Zeitoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Porcher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1247-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05403904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bourgoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>