--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -261,235 +261,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating Effects of Psychological Ownership on Group Processes in TeleAR Workspaces</w:t>
+                <w:t xml:space="preserve">Psychological Ownership in Teleinstructive Augmented Reality Workspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helena M Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jwawon Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (7), pp.1-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3757629⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.GROUP24:1-GROUP24:23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3701203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363029v1</w:t>
+                <w:t xml:space="preserve">hal-04830250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Ownership in Teleinstructive Augmented Reality Workspaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mediating Effects of Psychological Ownership on Group Processes in TeleAR Workspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwawon Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.GROUP24:1-GROUP24:23. </w:t>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.1-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3701203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3757629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830250v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of immersive 3D videos on students’ surgical learning compared to 2D videos: a randomized controlled trial</w:t>
               </w:r>
@@ -527,51 +527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael L’hote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110, pp.7832 - 7839. </w:t>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (CSCW1), pp.143:1 - 143:28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -752,51 +752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning With Pedagogical Models: Videos As Adjuncts to Apprenticeship for Surgical Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -869,103 +869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoloMentor: Enabling Remote Instruction through Augmented Reality Mobile Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwawon Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaruka Priya Rajasagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Komlodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena M Mentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (GROUP), pp.1 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1025,51 +1025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical Video Summarization: Multifarious Uses, Summarization Process and Ad-Hoc Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheida Nozari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1291,51 +1291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Shin Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1363,278 +1363,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning the Future of Interactive Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei-Yi Patricia Kuo</w:t>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Sym Foong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI EA '25: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3706599.3706714⟩</w:t>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363257v1</w:t>
+                <w:t xml:space="preserve">hal-05294608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Envisioning the Future of Interactive Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Yi Patricia Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Brulé</w:t>
+                <w:t xml:space="preserve">Pin Sym Foong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Malacria</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jason Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">CHI EA '25: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3706599.3706714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294608v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Text to Treatment: How Medical Discharge Letters Are Used as a Key Artifact for Managing Patient Care</w:t>
               </w:r>
@@ -1659,51 +1659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Buschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Dove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '24: 35th International Francophone Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1865,265 +1865,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Takeovers and Telestration in Laparoscopic Surgery to Inform Telementoring System Design</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contrôler l'endoscope à distance en situation de téléexpertise chirurgicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena M Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593396v1</w:t>
+                <w:t xml:space="preserve">hal-04487327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler l'endoscope à distance en situation de téléexpertise chirurgicale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Understanding Takeovers and Telestration in Laparoscopic Surgery to Inform Telementoring System Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honolulu (HI), United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3641978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487327v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Live Tags for Summarizing Surgical Videos Collaboratively</w:t>
               </w:r>
@@ -2161,51 +2161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Choussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Taouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, May 2024, Honolulu (HI), United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2239,51 +2239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Systems for Healthcare at ISIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,51 +2416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Taouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Choussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2524,51 +2524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI '23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2023, Hambourg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2615,51 +2615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head Mounted Displays in Surgical Training and Planning: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,64 +2732,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR HMD for Remote Instruction in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwawon Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.437-440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2849,51 +2849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.462-465, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2940,51 +2940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s Not Just the Movement: Experiential Information Needed for Stroke Telerehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adegboyega Akinsiku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparency in Qualitative Research: Increasing Fairness in the CHI Review Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poorna Talkad Sukumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal and Mixed Control of Robotic Endoscopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard Constraints: Why Telemanipulated Surgical Robots Affect Creative Tool Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISH@CHI19 Symposium: Workgroup on Interactive Systems in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josue Sulub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,334 +3505,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GazeLens: Guiding Attention to Improve Gaze Interpretation in Hub-Satellite Collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Telemanipulation in Robotic Assisted Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanh-Duy Le</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACT 2019 - 17th IFIP Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_18⟩</w:t>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183386v1</w:t>
+                <w:t xml:space="preserve">hal-02024723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Telemanipulation in Robotic Assisted Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GazeLens: Guiding Attention to Improve Gaze Interpretation in Hub-Satellite Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Fjeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Belghiti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">INTERACT 2019 - 17th IFIP Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.282-303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024723v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamRay: Camera Arrays Support Remote Collaboration on Wall-Sized Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,64 +3892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telepresence Systems for Large Interactive Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,64 +4000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of Deictic Gestures to Support Telepresence on Wall-sized Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4117,51 +4117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instant User Interfaces: Repurposing Everyday Objects as Input Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Möllers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,51 +4279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Le Croisic, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4380,51 +4380,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting the Coach in the Loop: Improving Practice in Outdoor Activities Through Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carman Neustaedter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4526,51 +4526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4641,51 +4641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting collaborative practices across wall-sized displays with video-mediated communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Saclay (COmUE), 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLS514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4712,51 +4712,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for inexpensive and unobtrusive tracking of everyday objects and single-touch detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. RWTH Aachen University; Università degli Studi di Trento, 2013. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4952,51 +4952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399338v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alberge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwawon Seo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena M Mentis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Jaafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael L&#8217;hote" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/js9.0000000000002146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3637420" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaruka Priya Rajasagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Komlodi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Shin Koh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765733" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363257v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yi Patricia Kuo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Sym Foong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wiese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706714" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Zakreuskaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buschek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Dove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3670653.3670665" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Choussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Taouachi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3650850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500046v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487266v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583973" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adegboyega Akinsiku" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Graham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445663" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poorna Talkad Sukumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ann Devito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanna Dillahunt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3381066" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aric&#242;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Sulub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793662" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Belghiti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300813" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corsten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M&#246;llers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Karoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carman Neustaedter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS514" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05362740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399338v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alberge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena M Mentis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwawon Seo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757629" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Jaafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael L&#8217;hote" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/js9.0000000000002146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3637420" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaruka Priya Rajasagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Komlodi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Shin Koh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765733" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yi Patricia Kuo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Sym Foong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wiese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Zakreuskaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buschek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Dove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3670653.3670665" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Choussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Taouachi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3650850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500046v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487266v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583973" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adegboyega Akinsiku" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Graham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445663" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poorna Talkad Sukumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ann Devito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanna Dillahunt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3381066" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aric&#242;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Sulub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793662" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Belghiti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300813" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corsten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M&#246;llers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Karoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carman Neustaedter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS514" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05362740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>