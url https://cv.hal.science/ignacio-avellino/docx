--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -261,235 +261,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Ownership in Teleinstructive Augmented Reality Workspaces</w:t>
+                <w:t xml:space="preserve">Mediating Effects of Psychological Ownership on Group Processes in TeleAR Workspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena M Mentis</w:t>
+                <w:t xml:space="preserve">Jwawon Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jwawon Seo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.GROUP24:1-GROUP24:23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3701203⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3757629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830250v1</w:t>
+                <w:t xml:space="preserve">hal-05363029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating Effects of Psychological Ownership on Group Processes in TeleAR Workspaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological Ownership in Teleinstructive Augmented Reality Workspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena M Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwawon Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jwawon Seo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (7), pp.1-48. </w:t>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.GROUP24:1-GROUP24:23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3757629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3701203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363029v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of immersive 3D videos on students’ surgical learning compared to 2D videos: a randomized controlled trial</w:t>
               </w:r>
@@ -527,51 +527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael L’hote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110, pp.7832 - 7839. </w:t>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (CSCW1), pp.143:1 - 143:28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -752,51 +752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning With Pedagogical Models: Videos As Adjuncts to Apprenticeship for Surgical Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Ferrier-Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -869,103 +869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoloMentor: Enabling Remote Instruction through Augmented Reality Mobile Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwawon Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jwawon Seo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaruka Priya Rajasagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Komlodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena M Mentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (GROUP), pp.1 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1025,51 +1025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical Video Summarization: Multifarious Uses, Summarization Process and Ad-Hoc Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheida Nozari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1225,3138 +1225,3614 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do People Position Assistive Information During Physical Tasks? Insights for Designing Cross-Domain AR Systems</w:t>
+                <w:t xml:space="preserve">Interaction Through Instruments: Extending Surgical Instruments as Interaction Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Shin Koh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nour Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765733⟩</w:t>
+              <w:t xml:space="preserve">CHI 2026: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona Spain, France. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3790904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294646v1</w:t>
+                <w:t xml:space="preserve">hal-05629069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mind in the Machine? Cross-Disciplinary Perceptions of Consciousness in Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t>
+              <w:t xml:space="preserve">CHI 2026: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona Spain, France. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3790699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294608v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisioning the Future of Interactive Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Managing Medication Plans When Information Is Scattered: Clinicians' Strategies and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Zakreuskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI EA '25: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3706599.3706714⟩</w:t>
+              <w:t xml:space="preserve">CHI 2026 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. pp.1-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3790884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363257v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Text to Treatment: How Medical Discharge Letters Are Used as a Key Artifact for Managing Patient Care</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Do People Position Assistive Information During Physical Tasks? Insights for Designing Cross-Domain AR Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Yue Shin Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MuC 2024 - Mensch und Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3670653.3670665⟩</w:t>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738259v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des aptitudes visuo-spatiales sur l'apprentissage par vidéo 2D et immersive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Envisioning the Future of Interactive Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Yi Patricia Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Sym Foong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '24: 35th International Francophone Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3649792.3649801⟩</w:t>
+              <w:t xml:space="preserve">CHI EA '25: Extended Abstracts of the CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2025, Yokohama, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3706599.3706714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454386v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler l'endoscope à distance en situation de téléexpertise chirurgicale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Role of Social Interactions in the Interaction Discovery of Keyboard Shortcuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487327v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Takeovers and Telestration in Laparoscopic Surgery to Inform Telementoring System Design</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From Text to Treatment: How Medical Discharge Letters Are Used as a Key Artifact for Managing Patient Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Zakreuskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Buschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Dove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3613904.3641978⟩</w:t>
+              <w:t xml:space="preserve">MuC 2024 - Mensch und Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Karlsruhe, Germany. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3670653.3670665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593396v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Live Tags for Summarizing Surgical Videos Collaboratively</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effets des aptitudes visuo-spatiales sur l'apprentissage par vidéo 2D et immersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eya Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3613905.3650850⟩</w:t>
+              <w:t xml:space="preserve">IHM '24: 35th International Francophone Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3649792.3649801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760474v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Systems for Healthcare at ISIR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contrôler l'endoscope à distance en situation de téléexpertise chirurgicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena M Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fuks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500046v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de Tags pour le résumé des vidéos chirurgicales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Understanding Takeovers and Telestration in Laparoscopic Surgery to Inform Telementoring System Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Voros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Troccaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honolulu (HI), United States. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3641978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487266v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Collaborative Discussions In Surgical Teleconsulting Through Augmented Reality Head Mounted Displays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Using Live Tags for Summarizing Surgical Videos Collaboratively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Choussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Taouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI '23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580714⟩</w:t>
+              <w:t xml:space="preserve">CHI '24: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2024, Honolulu (HI), United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613905.3650850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017042v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head Mounted Displays in Surgical Training and Planning: A Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interactive Systems for Healthcare at ISIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e conférence internationale francophone sur l’Interaction Humain-Machine (IHM'23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019531v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AR HMD for Remote Instruction in Healthcare</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Utilisation de Tags pour le résumé des vidéos chirurgicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Taouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Choussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jwawon Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711151v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Déjà vu to Déjà vécu: Reliving Surgery in Post-Operative Debriefing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Supporting Collaborative Discussions In Surgical Teleconsulting Through Augmented Reality Head Mounted Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00102⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI '23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2023, Hambourg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711158v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It’s Not Just the Movement: Experiential Information Needed for Stroke Telerehabilitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Head Mounted Displays in Surgical Training and Planning: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Ferrier-Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helena Mentis</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '21: CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3411764.3445663⟩</w:t>
+              <w:t xml:space="preserve">34e conférence internationale francophone sur l’Interaction Humain-Machine (IHM'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFHIM, Apr 2023, Troyes et Bar sur Aube, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583961.3583973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246429v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparency in Qualitative Research: Increasing Fairness in the CHI Review Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">AR HMD for Remote Instruction in Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jwawon Seo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.437-440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3334480.3381066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365921v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal and Mixed Control of Robotic Endoscopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From Déjà vu to Déjà vécu: Reliving Surgery in Post-Operative Debriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3313831.3376795⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Christchurch, New Zealand. pp.462-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475088v1</w:t>
+                <w:t xml:space="preserve">hal-03711158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard Constraints: Why Telemanipulated Surgical Robots Affect Creative Tool Use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">It’s Not Just the Movement: Experiential Information Needed for Stroke Telerehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adegboyega Akinsiku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISH@CHI19 Symposium: Workgroup on Interactive Systems in Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '21: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Yokohama, Japan. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411764.3445663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145432v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Comanipulation with Active Force Feedback to Undistort Stiffness Perception in Laparoscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transparency in Qualitative Research: Increasing Fairness in the CHI Review Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Sulub</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Poorna Talkad Sukumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy da Silva</w:t>
+                <w:t xml:space="preserve">Christian Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barbé</w:t>
+                <w:t xml:space="preserve">Michael Ann Devito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawanna Dillahunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793662⟩</w:t>
+              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3334480.3381066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343485v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Telemanipulation in Robotic Assisted Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multimodal and Mixed Control of Robotic Endoscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Aricò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3290605.3300813⟩</w:t>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3313831.3376795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024723v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GazeLens: Guiding Attention to Improve Gaze Interpretation in Hub-Satellite Collaboration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hard Constraints: Why Telemanipulated Surgical Robots Affect Creative Tool Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACT 2019 - 17th IFIP Conference on Human-Computer Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WISH@CHI19 Symposium: Workgroup on Interactive Systems in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183386v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamRay: Camera Arrays Support Remote Collaboration on Wall-Sized Displays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Using Comanipulation with Active Force Feedback to Undistort Stiffness Perception in Laparoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Sulub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Fleury</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Mackay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '17</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3025453.3025604⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544645v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telepresence Systems for Large Interactive Spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impacts of Telemanipulation in Robotic Assisted Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Canlorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Everyday Telepresence: Emerging Practices and Future Research Directions, ACM conference on Human Factors in Computing Systems (CHI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems Proceedings (CHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290605.3300813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242304v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Deictic Gestures to Support Telepresence on Wall-sized Displays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">GazeLens: Guiding Attention to Improve Gaze Interpretation in Hub-Satellite Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-Duy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Fjeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kunz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERACT 2019 - 17th IFIP Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paphos, Cyprus. pp.282-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29384-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242676v1</w:t>
+                <w:t xml:space="preserve">hal-02183386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CamRay: Camera Arrays Support Remote Collaboration on Wall-Sized Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI '17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. pp.6718 - 6729, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telepresence Systems for Large Interactive Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Everyday Telepresence: Emerging Practices and Future Research Directions, ACM conference on Human Factors in Computing Systems (CHI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy of Deictic Gestures to Support Telepresence on Wall-sized Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI '15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.2392-2396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Instant User Interfaces: Repurposing Everyday Objects as Input Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Corsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Möllers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Borchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS '13: The ACM International Conference on Interactive Tabletops and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, St. Andrews, United Kingdom. pp.71-80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2512349.2512799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meetup: Mentorship in HCI × Health Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Wiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Mentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHI EA '26: Extended Abstracts of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, France. ACM, 807, pp.1-3, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772363.3778795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">InteractOR: Interacting with Images during Surgery in Mixed Reality through Real-time Instrument Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Le Croisic, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4366,104 +4842,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting the Coach in the Loop: Improving Practice in Outdoor Activities Through Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carman Neustaedter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4473,151 +4949,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surgical Cockpit for Minimally Invasive Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Aricò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Sorbonne Université. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4627,185 +5103,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting collaborative practices across wall-sized displays with video-mediated communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Saclay (COmUE), 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLS514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01729091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for inexpensive and unobtrusive tracking of everyday objects and single-touch detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Avellino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. RWTH Aachen University; Università degli Studi di Trento, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05362740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4952,51 +5428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399338v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alberge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena M Mentis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwawon Seo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757629" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Jaafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael L&#8217;hote" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/js9.0000000000002146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3637420" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaruka Priya Rajasagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Komlodi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Shin Koh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765733" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yi Patricia Kuo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Sym Foong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wiese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Zakreuskaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buschek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Dove" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3670653.3670665" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haddad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Choussy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Taouachi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3650850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500046v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487266v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583973" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adegboyega Akinsiku" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Graham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445663" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poorna Talkad Sukumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ann Devito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanna Dillahunt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3381066" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aric&#242;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376795" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145432v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Sulub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793662" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Belghiti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300813" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365960v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corsten" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M&#246;llers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512799" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Karoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carman Neustaedter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404391v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS514" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05362740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399338v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mentis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alberge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fuks" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3779220" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwawon Seo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3757629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena M Mentis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953580v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Jaafar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael L&#8217;hote" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/js9.0000000000002146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3637420" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaruka Priya Rajasagi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Komlodi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03695911v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rigaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheida Nozari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Karoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790904" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Moradi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Krauss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Zanca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Hein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790699" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Zakreuskaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790884" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Shin Koh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765733" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yi Patricia Kuo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Sym Foong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wiese" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3706599.3706714" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765714" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buschek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Dove" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3670653.3670665" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3649792.3649801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3641978" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760474v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Haddad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Choussy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Taouachi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3650850" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500046v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Baudry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487266v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580714" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583973" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00096" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adegboyega Akinsiku" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Graham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411764.3445663" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poorna Talkad Sukumar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ann Devito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawanna Dillahunt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3381066" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aric&#242;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3313831.3376795" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Sulub" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barb&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793662" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024723v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Belghiti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300813" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Duy Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fleury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Fjeld" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kunz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29384-0_18" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025604" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702448" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corsten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M&#246;llers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Borchers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2512349.2512799" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wallace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Nunes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3778795" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carman Neustaedter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01729091v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS514" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05362740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>