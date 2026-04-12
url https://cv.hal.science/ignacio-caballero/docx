--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -84,999 +84,999 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t>
+                <w:t xml:space="preserve">Cystic fibrosis alters the structure of the olfactory epithelium and the expression of olfactory receptors affecting odor perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosanna Drumo</w:t>
+                <w:t xml:space="preserve">Yvon Mbouamboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
+                <w:t xml:space="preserve">Susanne Weise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tereza Kubasova</w:t>
+                <w:t xml:space="preserve">Marie Couralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.eads1568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads1568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004820v1</w:t>
+                <w:t xml:space="preserve">hal-05006969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis alters the structure of the olfactory epithelium and the expression of olfactory receptors affecting odor perception</w:t>
+                <w:t xml:space="preserve">Influenza A virus in dairy cattle: infection biology and potential mammary gland-targeted vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads1568⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006969v1</w:t>
+                <w:t xml:space="preserve">hal-04902315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A virus in dairy cattle: infection biology and potential mammary gland-targeted vaccines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flagellin nebulization enhances respiratory immune responses in the porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Baldry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marc</w:t>
+                <w:t xml:space="preserve">Lisette Ruuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.114218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01063-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04902315v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin nebulization enhances respiratory immune responses in the porcine model</w:t>
+                <w:t xml:space="preserve">Perinatal dysfunction of innate immunity in cystic fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Baldry</w:t>
+                <w:t xml:space="preserve">Florian Jaudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+                <w:t xml:space="preserve">Florian Bartenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisette Ruuls</w:t>
+                <w:t xml:space="preserve">Bachuki Shashikadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cayet</w:t>
+                <w:t xml:space="preserve">Gianluca Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+                <w:t xml:space="preserve">Daniel Reichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (12), pp.114218. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (782), pp.eadk9145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adk9145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390732v1</w:t>
+                <w:t xml:space="preserve">hal-04988316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal dysfunction of innate immunity in cystic fibrosis</w:t>
+                <w:t xml:space="preserve">The immune response modulated by inoculation of commensal bacteria at birth impacts the gut microbiota and prevents Salmonella colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jaudas</w:t>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bartenschlager</w:t>
+                <w:t xml:space="preserve">Rosanna Drumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachuki Shashikadze</w:t>
+                <w:t xml:space="preserve">Anne-Marie Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Santamaria</w:t>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Reichart</w:t>
+                <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (782), pp.eadk9145. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2474151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.adk9145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988316v1</w:t>
+                <w:t xml:space="preserve">hal-05004820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring type I interferon pathway: virulent vs. attenuated strain of African swine fever virus revealing a novel function carried by MGF505-4R</w:t>
+                <w:t xml:space="preserve">The gut microbiota and its metabolite butyrate shape metabolism and antiviral immunity along the gut-lung axis in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dupré</w:t>
+                <w:t xml:space="preserve">Vincent Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Hutet</w:t>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dujardin</w:t>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fablet</w:t>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1358219. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1358219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04504013v1</w:t>
+                <w:t xml:space="preserve">hal-04720201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota and its metabolite butyrate shape metabolism and antiviral immunity along the gut-lung axis in the chicken</w:t>
+                <w:t xml:space="preserve">Exploring type I interferon pathway: virulent vs. attenuated strain of African swine fever virus revealing a novel function carried by MGF505-4R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Saint-Martin</w:t>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+                <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+                <w:t xml:space="preserve">Pascal Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.1185. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1358219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06815-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1358219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720201v1</w:t>
+                <w:t xml:space="preserve">anses-04504013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIR34B/C genomic region contains multiple potential regulators of multiciliogenesis</w:t>
               </w:r>
@@ -1209,51 +1209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pig model of chronic hepatitis E displaying persistent viremia and a downregulation of innate immune responses in the liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy León-Janampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,3149 +1300,3015 @@
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/HC9.0000000000000274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05545084v1</w:t>
+                <w:t xml:space="preserve">hal-04332121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pig model of chronic hepatitis E displaying persistent viremia and a downregulation of innate immune responses in the liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New Insights in the Interplay Between African Swine Fever Virus and Innate Immunity and Its Impact on Viral Pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Ayanwale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Roesch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HC9.0000000000000274⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.958307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332121v1</w:t>
+                <w:t xml:space="preserve">hal-03738722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights in the Interplay Between African Swine Fever Virus and Innate Immunity and Its Impact on Viral Pathogenicity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TLR5 signalling is hyper-responsive in porcine cystic fibrosis airways epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.e117-e121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.958307⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03738722v1</w:t>
+                <w:t xml:space="preserve">hal-03556846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR5 signalling is hyper-responsive in porcine cystic fibrosis airways epithelium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Chamero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (4), pp.378-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0125OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.08.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03556846v1</w:t>
+                <w:t xml:space="preserve">hal-03258174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Michel</w:t>
+                <w:t xml:space="preserve">Evidence of early increased sialylation of airway mucins and defective mucociliary clearance in CFTR-deficient piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélinda Ringot-Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2020.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0125OC⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03258174v1</w:t>
+                <w:t xml:space="preserve">hal-02967168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of early increased sialylation of airway mucins and defective mucociliary clearance in CFTR-deficient piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Where Is the Cystic Fibrosis Transmembrane Conductance Regulator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203 (10), pp.1214 - 1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202012-4434ED⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2020.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02967168v1</w:t>
+                <w:t xml:space="preserve">hal-03264909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where Is the Cystic Fibrosis Transmembrane Conductance Regulator?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intrinsic alterations in peripheral neutrophils from cystic fibrosis newborn piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.830-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2020.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.202012-4434ED⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03264909v1</w:t>
+                <w:t xml:space="preserve">hal-03012482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic alterations in peripheral neutrophils from cystic fibrosis newborn piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">CFTR-deficient pigs display alterations of bone microarchitecture and composition at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 19 (5), pp.830-836. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.466-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2019.10.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2020.02.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03012482v1</w:t>
+                <w:t xml:space="preserve">hal-02406264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR-deficient pigs display alterations of bone microarchitecture and composition at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piot</w:t>
+                <w:t xml:space="preserve">Tetrafunctional Block Copolymers Promote Lung Gene Transfer in Newborn Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2019.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2019.10.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02406264v1</w:t>
+                <w:t xml:space="preserve">inserm-02080870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrafunctional Block Copolymers Promote Lung Gene Transfer in Newborn Piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Barc</w:t>
+                <w:t xml:space="preserve">Novel dynamics of human mucociliary differentiation revealed by single-cell RNA sequencing of nasal epithelial cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruiz Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lebrigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (20), 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.177428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2019.02.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02080870v1</w:t>
+                <w:t xml:space="preserve">hal-02628140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel dynamics of human mucociliary differentiation revealed by single-cell RNA sequencing of nasal epithelial cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Paquet</w:t>
+                <w:t xml:space="preserve">Understanding the dynamics of Toll-like Receptor 5 response to flagellin and its regulation by estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alminana-Brines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A. Sánchez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Basatvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.177428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628140v1</w:t>
+                <w:t xml:space="preserve">hal-01594679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a Stable Transgenic Swine Model Expressing a Porcine Histone 2B-eGFP Fusion Protein for Cell Tracking and Chromosome Dynamics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan B. Sper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sehwon Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (1), 24 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0169242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dynamics of Toll-like Receptor 5 response to flagellin and its regulation by estradiol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shaghayegh Basatvat</w:t>
+                <w:t xml:space="preserve">Interleukin-1 receptor antagonist mediates toll-like receptor 3-induced inhibition of trophoblast adhesion to endometrial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maslehat Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (9), pp.2098-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dew171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep40981⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594679v1</w:t>
+                <w:t xml:space="preserve">hal-02634561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 receptor antagonist mediates toll-like receptor 3-induced inhibition of trophoblast adhesion to endometrial cells in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Elliott</w:t>
+                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humrep/dew171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634561v1</w:t>
+                <w:t xml:space="preserve">hal-01437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168577. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01437131v1</w:t>
+                <w:t xml:space="preserve">hal-01594228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of Toll-like receptor 3 reduces actin polymerization and adhesion molecule expression in endometrial cells, a potential mechanism for viral-induced implantation failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montazeri</w:t>
+                <w:t xml:space="preserve">J.A. Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Sanchez-Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
+                <w:t xml:space="preserve">N. Maslehat Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (4), pp.893-905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/deu359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">The battle of the sexes starts in the oviduct: modulation of oviductal transcriptome by X and Y-bearing spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alminana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roy Heath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeedeh Maleki-Dizaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01594228v1</w:t>
+                <w:t xml:space="preserve">hal-02635235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The battle of the sexes starts in the oviduct: modulation of oviductal transcriptome by X and Y-bearing spermatozoa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Local Activation of Uterine Toll-Like Receptor 2 and 2/6 Decreases Embryo Implantation and Affects Uterine Receptivity in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arturo Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Inmaculada Parrilla</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Maslehat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.115253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635235v1</w:t>
+                <w:t xml:space="preserve">hal-02637664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Activation of Uterine Toll-Like Receptor 2 and 2/6 Decreases Embryo Implantation and Affects Uterine Receptivity in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Trophoblast Cells Modulate Endometrial Cells Nuclear Factor kappa B Response to Flagellin In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumiah Al Ghareeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Basatvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A. Sánchez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arturo Sanchez-Lopez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.115253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02637664v1</w:t>
+                <w:t xml:space="preserve">hal-02646437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Trophoblast Cells Modulate Endometrial Cells Nuclear Factor kappa B Response to Flagellin In Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Effect of Glycerol Concentrations on the Post-thaw In Vitro Characteristics of Cryopreserved Sex-sorted Boar Spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. del Olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (6), pp.965 - 974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02000.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646437v1</w:t>
+                <w:t xml:space="preserve">hal-02647199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Glycerol Concentrations on the Post-thaw In Vitro Characteristics of Cryopreserved Sex-sorted Boar Spermatozoa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal Plasma Proteins as Modulators of the Sperm Function and Their Application in Sperm Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Alminana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Parrilla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. del Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Cuello</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47 (6), pp.965 - 974. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02000.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 47 (Suppl.3), pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02028.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02647199v1</w:t>
+                <w:t xml:space="preserve">hal-02649909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal Plasma Proteins as Modulators of the Sperm Function and Their Application in Sperm Biotechnologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of storage time on functional capacity of flow cytometrically sex-sorted boar spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02028.x⟩</w:t>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (1), pp.86-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2004.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02649909v1</w:t>
+                <w:t xml:space="preserve">hal-03449663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of storage time on functional capacity of flow cytometrically sex-sorted boar spermatozoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparative Effects of Autologous and Homologous Seminal Plasma on the Viability of Largely Extended Boar Spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...117 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jm Vazquez</w:t>
+                <w:t xml:space="preserve">F Centurión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Centurión</w:t>
+                <w:t xml:space="preserve">H Rodríguez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39 (5), pp.370-375. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2004.00530.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2004.00530.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4452,1111 +4318,1111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new immunosuppressed pig model to study chronic Hepatitis E infection and its impact on host innate immune responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new immunosuppressed pig model to study chronic Hepatitis E infection and the genetic viral diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy León Janampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Darrouzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Marlet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Darrouzain</w:t>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t>
+              <w:t xml:space="preserve">17. Congrès national de la SFM - Microbes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735443v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new immunosuppressed pig model to study chronic Hepatitis E infection and the genetic viral diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">A new immunosuppressed pig model to study chronic Hepatitis E infection and its impact on host innate immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy León Janampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Darrouzain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès national de la SFM - Microbes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908226v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal gut microbiota composition determines susceptibility to Salmonella Enteritidis primo-colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Drumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OneHealth EJP Annual Scientific meeting 2020 - Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Pragues - Online, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel approaches boosting innate immunity against &amp;lt;em&amp;gt;Pseudomonas aeruginosa&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congrès National de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France. pp.436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cystic fibrosis pig model : advantages and disadvantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Biotechnocentre « Modèles animaux et leurs alternatives: quel avenir ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Joué-les-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing remarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cystic fibrosis: contribution of animal models to therapeutic development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophils in cystic fibrosis. Are they intrinsically defective?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The European CF pig model: ups, downs and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2 p</w:t>
+              <w:t xml:space="preserve">International Conference on Cystic fibrosis: contribution of animal models to therapeutic development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799967v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European CF pig model: ups, downs and perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutrophils in cystic fibrosis. Are they intrinsically defective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler Vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cystic fibrosis: contribution of animal models to therapeutic development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792552v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5566,1939 +5432,1939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellin treatment: an immunomodulation strategy for controllong swine influenza infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaa Chkhaydem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Influenza Meeting:" From bench to bedside"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Münster (DE), Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'expression du virus de la peste porcine africaine et impact sur les voies de l'immunité innée et la virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Leroy</w:t>
+                <w:t xml:space="preserve">Chloé Styranec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. Virologie, 27 (2), pp.77-78, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04471667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Hepatitis E infection in immunocompromised patients using a new pig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy León Janampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Darrouzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Viral Hepatitis and Liver Diseases (ISVHLD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taipei, Taiwan. 345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFTR-KO pigs exhibit altered bone microarchitecture at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Velard</w:t>
+                <w:t xml:space="preserve">Marie Laure Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Jourdain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Annual North American Cystic Fibrosis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Denver, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pediatric Pulmonology, 53 (S2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFTR-Deficient Pigs Have Altered Bone Microarchitecture and Elevated Closed Cortical Porosity at Birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Jourdain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the American-Thoracic-Society (ATS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMER THORACIC SOC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Journal of Respiratory and Critical Care Medicine, 197, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellin pre-stimulation modulates the immune response to pathogens in pig airway epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Melo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Carnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle européen de porc CF : un modèle unique pour décrypter les altérations de glycosylation des mucines pulmonaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Toll-like Receptor 9 Activation in Trophoblast-Endometrium Cross-talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maslehat Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Guillon</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque des jeunes chercheurs Vaincre la Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. , 2016</w:t>
+              <w:t xml:space="preserve">49. Annual meeting of the Society for the Study of Reproduction SSR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, San Diego, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800304v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toll-like Receptor 9 Activation in Trophoblast-Endometrium Cross-talk</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Le modèle européen de porc CF : un modèle unique pour décrypter les altérations de glycosylation des mucines pulmonaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ringot-Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Elliott</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Annual meeting of the Society for the Study of Reproduction SSR 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, San Diego, United States. , 2016</w:t>
+              <w:t xml:space="preserve">17. Colloque des jeunes chercheurs Vaincre la Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799318v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pig as a model to determine the origins of cystic fibrosis lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action BM1308 “Sharing Advances in Large Animal Models” (SALAAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a functional in vitro cell system to test the role of Tribbles-2 in embryo implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaghayegh Basatvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Arturo Sanchez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maslehat Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribbles Pseudokinases on the Crossroads of Metabolism, Cancer, Immunity and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Budapest, Hungary. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pig as a model for the study of the early immune response to &amp;lt;em&amp;gt;Pseudomonas Aeruginosa&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Raleigh, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustments of glycerol concentration for improving the post-thaw quality of sex sorted boar spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Parrilla</w:t>
+                <w:t xml:space="preserve">D. del Olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. del Olmo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+                <w:t xml:space="preserve">T. Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress of the Spanish Association for Animal Reproduction (AERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cordoba, Spain. , Reproduction in Domestic Animals, 47 (suppl.3), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-thaw quality of boar semen frozen at low sperm concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Parrilla</w:t>
+                <w:t xml:space="preserve">D. del Olmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. del Olmo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Antalya, Turkey. , Reproduction in Domestic Animals, 46 (suppl.3), 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2011.01839.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7508,147 +7374,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagellin aerosol administration improves the efficacy of antibiotic treatment in Actinobacillus pleuropneumoniae infected pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaique Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanaique Guillory</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Deslis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7658,105 +7524,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à diriger des recherches Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. Université François Rabelais - Tours, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04181484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7903,51 +7769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couralet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads1568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaudas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartenschlager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachuki Shashikadze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santamaria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reichart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adk9145" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04504013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1358219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Redman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abelanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Plaisant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14630" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05545084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Le&#243;n-Janampa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.09.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marcet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202012-4434ED" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02080870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Hacquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2019.02.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cavard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.177428" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607549v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan B. Sper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwon Koh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Simpson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Collins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169242" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Basatvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40981" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634561v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montazeri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maslehat Lay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elliott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew171" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deu359" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roy Heath" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Maleki-Dizaji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Parrilla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-293" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arturo Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Montazeri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Maslehat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.115253" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiah Al Ghareeb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039441" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647199v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parrilla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Olmo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarantini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02000.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9R6VN42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02028.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24C7BD6F789AA14D582019BE9F97E092857DA5E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.11.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NQZRWVT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449115v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Vazquez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Centuri&#243;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rodr&#237;guez-Martinez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parrilla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2004.00530.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPFF8CCW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Le&#243;n Janampa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186758v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792244v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792552v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471667v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Styranec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388900v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734331v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Jourdain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/ppul.24152" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsjournals.org/doi/abs/10.1164/ajrccm-conference.2018.197.1_MeetingAbstracts.A3868" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736823v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800304v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringot-Destrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799318v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793491v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795088v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745244v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01839.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04181484v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couralet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads1568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaudas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartenschlager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachuki Shashikadze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santamaria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reichart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adk9145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04504013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1358219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Redman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abelanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Plaisant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14630" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Le&#243;n-Janampa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marcet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202012-4434ED" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02080870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Hacquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2019.02.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cavard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.177428" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Basatvat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan B. Sper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwon Koh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Simpson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Collins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montazeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maslehat Lay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elliott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deu359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roy Heath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Maleki-Dizaji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Parrilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arturo Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Montazeri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Maslehat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.115253" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiah Al Ghareeb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039441" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Olmo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarantini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02000.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9R6VN42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02028.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24C7BD6F789AA14D582019BE9F97E092857DA5E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.11.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NQZRWVT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Vazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Centuri&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rodr&#237;guez-Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parrilla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2004.00530.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPFF8CCW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Le&#243;n Janampa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471667v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Styranec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388900v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Jourdain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/ppul.24152" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsjournals.org/doi/abs/10.1164/ajrccm-conference.2018.197.1_MeetingAbstracts.A3868" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringot-Destrez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795088v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01839.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04181484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>