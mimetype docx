--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -118,429 +118,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis alters the structure of the olfactory epithelium and the expression of olfactory receptors affecting odor perception</w:t>
+                <w:t xml:space="preserve">Influenza A virus in dairy cattle: infection biology and potential mammary gland-targeted vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (9), pp.eads1568. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ads1568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01063-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006969v1</w:t>
+                <w:t xml:space="preserve">hal-04902315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza A virus in dairy cattle: infection biology and potential mammary gland-targeted vaccines</w:t>
+                <w:t xml:space="preserve">Flagellin nebulization enhances respiratory immune responses in the porcine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+                <w:t xml:space="preserve">Mara Baldry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marc</w:t>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Lisette Ruuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01063-7⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.114218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04902315v1</w:t>
+                <w:t xml:space="preserve">hal-05390732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin nebulization enhances respiratory immune responses in the porcine model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mara Baldry</w:t>
+                <w:t xml:space="preserve">Cystic fibrosis alters the structure of the olfactory epithelium and the expression of olfactory receptors affecting odor perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+                <w:t xml:space="preserve">Yvon Mbouamboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisette Ruuls</w:t>
+                <w:t xml:space="preserve">Susanne Weise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cayet</w:t>
+                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Zeroual</w:t>
+                <w:t xml:space="preserve">Marie Couralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (12), pp.114218. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.eads1568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.114218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ads1568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390732v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal dysfunction of innate immunity in cystic fibrosis</w:t>
               </w:r>
@@ -1056,364 +1056,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04504013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIR34B/C genomic region contains multiple potential regulators of multiciliogenesis</w:t>
+                <w:t xml:space="preserve">A pig model of chronic hepatitis E displaying persistent viremia and a downregulation of innate immune responses in the liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cavard</w:t>
+                <w:t xml:space="preserve">Nancy León-Janampa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Redman</w:t>
+                <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercey</w:t>
+                <w:t xml:space="preserve">François Darrouzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Abelanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Plaisant</w:t>
+                <w:t xml:space="preserve">Alain Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14630⟩</w:t>
+              <w:t xml:space="preserve">Hepatology Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.e0274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HC9.0000000000000274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169595v1</w:t>
+                <w:t xml:space="preserve">hal-04332121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pig model of chronic hepatitis E displaying persistent viremia and a downregulation of innate immune responses in the liver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MIR34B/C genomic region contains multiple potential regulators of multiciliogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy León-Janampa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
+                <w:t xml:space="preserve">Elisa Redman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barc</w:t>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Darrouzain</w:t>
+                <w:t xml:space="preserve">Sophie Abelanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moreau</w:t>
+                <w:t xml:space="preserve">Magali Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (11), pp.e0274. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 597 (12), pp.1623 - 1637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HC9.0000000000000274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332121v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in the Interplay Between African Swine Fever Virus and Innate Immunity and Its Impact on Viral Pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Ayanwale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Roesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1477,51 +1477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR5 signalling is hyper-responsive in porcine cystic fibrosis airways epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,90 +1598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel López-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Chamero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of early increased sialylation of airway mucins and defective mucociliary clearance in CFTR-deficient piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélinda Ringot-Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 203 (10), pp.1214 - 1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrafunctional Block Copolymers Promote Lung Gene Transfer in Newborn Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2290,51 +2290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.186-193. </w:t>
@@ -2506,51 +2506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the dynamics of Toll-like Receptor 5 response to flagellin and its regulation by estradiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,295 +2768,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-1 receptor antagonist mediates toll-like receptor 3-induced inhibition of trophoblast adhesion to endometrial cells in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montazeri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Elliott</w:t>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/dew171⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634561v1</w:t>
+                <w:t xml:space="preserve">hal-01437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Deborah Brea</w:t>
+                <w:t xml:space="preserve">Interleukin-1 receptor antagonist mediates toll-like receptor 3-induced inhibition of trophoblast adhesion to endometrial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maslehat Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Barc</w:t>
+                <w:t xml:space="preserve">S. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168577. </w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (9), pp.2098-2107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dew171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437131v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed tomography (CT) scanning facilitates early identification of neonatal cystic fibrosis piglets</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,103 +3176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of Toll-like receptor 3 reduces actin polymerization and adhesion molecule expression in endometrial cells, a potential mechanism for viral-induced implantation failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sanchez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maslehat Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (4), pp.893-905. </w:t>
@@ -3304,325 +3304,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The battle of the sexes starts in the oviduct: modulation of oviductal transcriptome by X and Y-bearing spermatozoa</w:t>
+                <w:t xml:space="preserve">Local Activation of Uterine Toll-Like Receptor 2 and 2/6 Decreases Embryo Implantation and Affects Uterine Receptivity in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Alminana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Javier Arturo Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roy Heath</w:t>
+                <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeedeh Maleki-Dizaji</w:t>
+                <w:t xml:space="preserve">Nasim Maslehat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmaculada Parrilla</w:t>
+                <w:t xml:space="preserve">Sarah Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.115253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635235v1</w:t>
+                <w:t xml:space="preserve">hal-02637664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Activation of Uterine Toll-Like Receptor 2 and 2/6 Decreases Embryo Implantation and Affects Uterine Receptivity in Mice</w:t>
+                <w:t xml:space="preserve">The battle of the sexes starts in the oviduct: modulation of oviductal transcriptome by X and Y-bearing spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Arturo Sanchez-Lopez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carmen Alminana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
+                <w:t xml:space="preserve">Paul Roy Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasim Maslehat</w:t>
+                <w:t xml:space="preserve">Saeedeh Maleki-Dizaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Elliott</w:t>
+                <w:t xml:space="preserve">Inmaculada Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (4), pp.1-13. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.113.115253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637664v1</w:t>
+                <w:t xml:space="preserve">hal-02635235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Trophoblast Cells Modulate Endometrial Cells Nuclear Factor kappa B Response to Flagellin In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumiah Al Ghareeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaghayegh Basatvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A. Sánchez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.1-10. </w:t>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3858,77 +3858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seminal Plasma Proteins as Modulators of the Sperm Function and Their Application in Sperm Biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Alminana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,103 +4008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of storage time on functional capacity of flow cytometrically sex-sorted boar spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (1), pp.86-98. </w:t>
@@ -4154,51 +4154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Effects of Autologous and Homologous Seminal Plasma on the Viability of Largely Extended Boar Spermatozoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4345,77 +4345,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new immunosuppressed pig model to study chronic Hepatitis E infection and the genetic viral diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy León Janampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Darrouzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4483,77 +4483,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy León Janampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Darrouzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Rychlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosanna Drumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OneHealth EJP Annual Scientific meeting 2020 - Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Pragues - Online, Czech Republic</w:t>
@@ -4832,51 +4832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cystic fibrosis pig model : advantages and disadvantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Biotechnocentre « Modèles animaux et leurs alternatives: quel avenir ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Joué-les-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4901,51 +4901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing remarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cystic fibrosis: contribution of animal models to therapeutic development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4970,51 +4970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European CF pig model: ups, downs and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cystic fibrosis: contribution of animal models to therapeutic development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5164,51 +5164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Influenza Meeting:" From bench to bedside"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Münster (DE), Germany. </w:t>
@@ -5709,64 +5709,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Hepatitis E infection in immunocompromised patients using a new pig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy León Janampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Darrouzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,510 +5815,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR-KO pigs exhibit altered bone microarchitecture at birth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flagellin pre-stimulation modulates the immune response to pathogens in pig airway epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Velard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
+                <w:t xml:space="preserve">Christophe Carnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Annual North American Cystic Fibrosis Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Pediatric Pulmonology, 53 (S2), 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734331v1</w:t>
+                <w:t xml:space="preserve">hal-02736823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFTR-Deficient Pigs Have Altered Bone Microarchitecture and Elevated Closed Cortical Porosity at Birth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">CFTR-KO pigs exhibit altered bone microarchitecture at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the American-Thoracic-Society (ATS 2018)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, American Journal of Respiratory and Critical Care Medicine, 197, 2018</w:t>
+              <w:t xml:space="preserve">32. Annual North American Cystic Fibrosis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pediatric Pulmonology, 53 (S2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734272v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagellin pre-stimulation modulates the immune response to pathogens in pig airway epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Carnoy</w:t>
+                <w:t xml:space="preserve">CFTR-Deficient Pigs Have Altered Bone Microarchitecture and Elevated Closed Cortical Porosity at Birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">International Conference of the American-Thoracic-Society (ATS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMER THORACIC SOC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Journal of Respiratory and Critical Care Medicine, 197, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736823v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toll-like Receptor 9 Activation in Trophoblast-Endometrium Cross-talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Maslehat Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sanchez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Annual meeting of the Society for the Study of Reproduction SSR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, San Diego, United States. , 2016</w:t>
@@ -6360,51 +6360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle européen de porc CF : un modèle unique pour décrypter les altérations de glycosylation des mucines pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ringot-Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Si-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,51 +6472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pig as a model to determine the origins of cystic fibrosis lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,152 +6591,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a functional in vitro cell system to test the role of Tribbles-2 in embryo implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Maslehat Lay</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribbles Pseudokinases on the Crossroads of Metabolism, Cancer, Immunity and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Budapest, Hungary. , 2015</w:t>
+              <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793491v1</w:t>
+                <w:t xml:space="preserve">hal-02801096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pig as a model for the study of the early immune response to &amp;lt;em&amp;gt;Pseudomonas Aeruginosa&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -6841,277 +6841,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of a functional in vitro cell system to test the role of Tribbles-2 in embryo implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Basatvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnaz Montazeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Arturo Sanchez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maslehat Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">Tribbles Pseudokinases on the Crossroads of Metabolism, Cancer, Immunity and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Budapest, Hungary. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798139v1</w:t>
+                <w:t xml:space="preserve">hal-02793491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Riou</w:t>
+                <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
+              <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801096v1</w:t>
+                <w:t xml:space="preserve">hal-02798139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustments of glycerol concentration for improving the post-thaw quality of sex sorted boar spermatozoa</w:t>
               </w:r>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7248,51 +7248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. del Olmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaique Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,51 +7538,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à diriger des recherches Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. Université François Rabelais - Tours, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7769,51 +7769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couralet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads1568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaudas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartenschlager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachuki Shashikadze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santamaria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reichart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adk9145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04504013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1358219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Redman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abelanet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Plaisant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14630" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332121v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Le&#243;n-Janampa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marcet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202012-4434ED" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02080870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Hacquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2019.02.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cavard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.177428" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Basatvat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan B. Sper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwon Koh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Simpson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Collins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montazeri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maslehat Lay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elliott" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew171" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deu359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roy Heath" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Maleki-Dizaji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Parrilla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arturo Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Montazeri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Maslehat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.115253" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiah Al Ghareeb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039441" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Olmo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarantini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02000.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9R6VN42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02028.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24C7BD6F789AA14D582019BE9F97E092857DA5E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.11.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NQZRWVT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Vazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Centuri&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rodr&#237;guez-Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parrilla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2004.00530.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPFF8CCW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Le&#243;n Janampa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471667v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Styranec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388900v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Jourdain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/ppul.24152" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsjournals.org/doi/abs/10.1164/ajrccm-conference.2018.197.1_MeetingAbstracts.A3868" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringot-Destrez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795088v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01839.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04181484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Baldry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ruuls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Zeroual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Mbouamboua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couralet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads1568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaudas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartenschlager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachuki Shashikadze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santamaria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reichart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.adk9145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05004820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Drumo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04504013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1358219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Le&#243;n-Janampa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HC9.0000000000000274" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Redman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abelanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Plaisant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14630" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03556846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.08.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264909v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marcet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202012-4434ED" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02080870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Hacquin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2019.02.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lebrigand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Cavard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.177428" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Boyd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana-Brines" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. S&#225;nchez-L&#243;pez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Basatvat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40981" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan B. Sper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehwon Koh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Simpson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Collins" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montazeri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maslehat Lay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elliott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171121v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deu359" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arturo Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Montazeri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Maslehat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.115253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635235v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roy Heath" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeedeh Maleki-Dizaji" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Parrilla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-293" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiah Al Ghareeb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039441" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647199v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Parrilla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. del Olmo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarantini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02000.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9R6VN42-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02028.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24C7BD6F789AA14D582019BE9F97E092857DA5E3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vazquez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.11.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NQZRWVT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Vazquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Centuri&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rodr&#237;guez-Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Parrilla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2004.00530.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KPFF8CCW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908226v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Le&#243;n Janampa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marlet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rychlik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736599v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792567v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792552v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471667v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Styranec" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388900v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carnoy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Jourdain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1002/ppul.24152" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734272v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsjournals.org/doi/abs/10.1164/ajrccm-conference.2018.197.1_MeetingAbstracts.A3868" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799318v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ringot-Destrez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800785v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795088v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745244v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2011.01839.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306629v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04181484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>