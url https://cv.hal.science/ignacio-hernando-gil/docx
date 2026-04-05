--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ignacio HERNANDO GIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Aerial Vehicle-Based Cyberattacks on Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3618810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can People Flow Enhance the Shared Energy Facility Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aobo Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.4673-4684. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2025.3577474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Vulnerabilities of Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohe Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.1455-1469. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTIE.2024.3434350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel formulation of low voltage distribution network equivalents for reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.101437. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-Based Thermal Modelling of Dwelling Rooms to Enable Flexible Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.3550-3560. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2023.3235809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Long-term Indicators in the British Balancing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3299113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV Hosting Capacity in LV Networks by Combining Customer Voltage Sensitivity and Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (16), pp.5893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16165893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real option‐based network investment assessment considering energy storage systems under long‐term demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (13), pp.2778-2792. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Co-Optimization for Utility-Social Systems With Social-Aware P2P Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSS.2022.3200032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3118337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Planning and Operational Constraint Assessment of System-Customer Power Supply Risks in Electricity Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Serugunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namaganda-Kiyimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (17), pp.9579. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13179579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Hydrogen Optimization with Ensured Security and Multi-Energy Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.504 - 513. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for Reliability Assessment of Flexible Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-Effective Multi-Energy Management with Voltage Regulation Networked with Energy Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.2503 - 2515. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3025861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Distributionally Robust Optimization for Energy Hub Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Industrial Informatics, 16 (5), pp.3460 - 3469. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2019.2938444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement in Power Networks under Uncertainty from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.531. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12030531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal home energy management under hybrid photovoltaic-storage uncertainty: a distributionally robust chance-constrained approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.1911-1919. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2018.6169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel/Technical Session - Artificial Intelligence and Data-driven Approaches for Distribution System Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système énergétique hybride pour l'île d'Ouessant : Commande floue appliquée à la gestion des énergies renouvelables et de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Energy Options for Island Communities: A Case Study on Ushant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charpentier Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Hydrogen Refueling Station: A Case Study of H2 E-Mobility on Ouessant Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT EU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Resilience Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supergen Energy Networks (UK), Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propulsion Topologies of Service Ships for Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Renewable Energy and Environment Engineering (REEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp.02006, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202343302006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Mugla, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST57387.2023.10257475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Session - Control and Optimization of Microgrids with Hybrid & Hydrogen Energy Storage Systems: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Prodanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, Constructive and Economic Feasibility to Turn Off-Grid an Existing Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dorregaray-Oyaregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Martín-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRArch 2022 - 3rd Valencia International Biennial of Research in Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Valencia, Nov 2022, Valencia, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Voltage Sensitivity Analysis to Facilitate Reliability and PV Hosting Capacity in LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPOWER 2022 - 13th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Valette, Malta. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Feasibility Study of Hydrogen-Based Hybrid Microgrids for LV Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Supply and Uncertainty: Risk and Reliability Implications from DERs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Assessment of Distribution Network Hosting Capacity for Wind-Based Renewable Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Liege, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS47429.2020.9183525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio De Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of Reported Reliability Performance Metrics in Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement of LV Rural Networks using Smart Grid Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Ellery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-Oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Day 2019 - EPSRC Supergen Energy Networks Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Dynamics and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-3-7258-2163-1. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-2164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ignacio HERNANDO GIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can People Flow Enhance the Shared Energy Facility Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aobo Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.4673-4684. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2025.3577474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Aerial Vehicle-Based Cyberattacks on Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3618810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel formulation of low voltage distribution network equivalents for reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.101437. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Vulnerabilities of Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohe Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.1455-1469. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTIE.2024.3434350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-Based Thermal Modelling of Dwelling Rooms to Enable Flexible Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.3550-3560. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2023.3235809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Long-term Indicators in the British Balancing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3299113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV Hosting Capacity in LV Networks by Combining Customer Voltage Sensitivity and Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (16), pp.5893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16165893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real option‐based network investment assessment considering energy storage systems under long‐term demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (13), pp.2778-2792. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Co-Optimization for Utility-Social Systems With Social-Aware P2P Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSS.2022.3200032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Hydrogen Optimization with Ensured Security and Multi-Energy Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.504 - 513. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Planning and Operational Constraint Assessment of System-Customer Power Supply Risks in Electricity Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Serugunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namaganda-Kiyimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (17), pp.9579. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13179579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3118337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-Effective Multi-Energy Management with Voltage Regulation Networked with Energy Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.2503 - 2515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3025861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for Reliability Assessment of Flexible Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Distributionally Robust Optimization for Energy Hub Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Industrial Informatics, 16 (5), pp.3460 - 3469. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2019.2938444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal home energy management under hybrid photovoltaic-storage uncertainty: a distributionally robust chance-constrained approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.1911-1919. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2018.6169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement in Power Networks under Uncertainty from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12030531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel/Technical Session - Artificial Intelligence and Data-driven Approaches for Distribution System Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système énergétique hybride pour l'île d'Ouessant : Commande floue appliquée à la gestion des énergies renouvelables et de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Enhancing Quality of Supply in Power Distribution Networks – Risk and Reliability Implications from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDO-FRENCH SEMINAR on Emerging Trends and Innovation in Power Electronics Converters for Revolutionizing Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSS ACADEMY OF TECHNICAL EDUCATION, Nov 2025, Noida, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Energy Options for Island Communities: A Case Study on Ushant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charpentier Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Resilience Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supergen Energy Networks (UK), Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Hydrogen Refueling Station: A Case Study of H2 E-Mobility on Ouessant Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT EU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Mugla, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST57387.2023.10257475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propulsion Topologies of Service Ships for Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Renewable Energy and Environment Engineering (REEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp.02006, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202343302006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Session - Control and Optimization of Microgrids with Hybrid & Hydrogen Energy Storage Systems: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Prodanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, Constructive and Economic Feasibility to Turn Off-Grid an Existing Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dorregaray-Oyaregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Martín-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRArch 2022 - 3rd Valencia International Biennial of Research in Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Valencia, Nov 2022, Valencia, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Voltage Sensitivity Analysis to Facilitate Reliability and PV Hosting Capacity in LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPOWER 2022 - 13th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Valette, Malta. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Feasibility Study of Hydrogen-Based Hybrid Microgrids for LV Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Supply and Uncertainty: Risk and Reliability Implications from DERs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Assessment of Distribution Network Hosting Capacity for Wind-Based Renewable Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Liege, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS47429.2020.9183525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of Reported Reliability Performance Metrics in Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement of LV Rural Networks using Smart Grid Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Ellery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio De Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-Oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Day 2019 - EPSRC Supergen Energy Networks Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Dynamics and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-3-7258-2163-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-2164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3618810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pengfei Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Guan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2025.3577474" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghong Gu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohe Yan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jen-Hwa Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2024.3434350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Brian Ndawula" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Djokic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikka Kisuule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlong Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3235809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Flower" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3299113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16165893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3200032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3118337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Serugunda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namaganda-Kiyimba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179579" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3005991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Paola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3025861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2938444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Z Djokic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2018.6169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Amoros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Sammari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202343302006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST57387.2023.10257475" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952772v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Prodanovic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dorregaray-Oyaregui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mart&#237;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djokic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndawula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS47429.2020.9183525" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160745" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Paola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353467v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849130" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353475v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ellery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-2164-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pengfei Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Guan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2025.3577474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3618810" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Brian Ndawula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Djokic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikka Kisuule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghong Gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohe Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jen-Hwa Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2024.3434350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlong Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3235809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Flower" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3299113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16165893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3200032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3005991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Serugunda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namaganda-Kiyimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3118337" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3025861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Paola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2938444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2018.6169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Z Djokic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST57387.2023.10257475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Amoros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Sammari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202343302006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Prodanovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dorregaray-Oyaregui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mart&#237;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djokic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndawula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS47429.2020.9183525" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ellery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Paola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810753" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-2164-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>