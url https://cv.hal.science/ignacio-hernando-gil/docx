--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ignacio HERNANDO GIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can People Flow Enhance the Shared Energy Facility Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aobo Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.4673-4684. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2025.3577474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Aerial Vehicle-Based Cyberattacks on Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3618810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel formulation of low voltage distribution network equivalents for reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.101437. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Vulnerabilities of Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohe Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.1455-1469. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTIE.2024.3434350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-Based Thermal Modelling of Dwelling Rooms to Enable Flexible Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.3550-3560. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2023.3235809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Long-term Indicators in the British Balancing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3299113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV Hosting Capacity in LV Networks by Combining Customer Voltage Sensitivity and Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (16), pp.5893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16165893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real option‐based network investment assessment considering energy storage systems under long‐term demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (13), pp.2778-2792. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Co-Optimization for Utility-Social Systems With Social-Aware P2P Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSS.2022.3200032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Hydrogen Optimization with Ensured Security and Multi-Energy Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.504 - 513. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Planning and Operational Constraint Assessment of System-Customer Power Supply Risks in Electricity Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Serugunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namaganda-Kiyimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (17), pp.9579. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13179579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3118337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-Effective Multi-Energy Management with Voltage Regulation Networked with Energy Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.2503 - 2515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3025861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for Reliability Assessment of Flexible Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Distributionally Robust Optimization for Energy Hub Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Industrial Informatics, 16 (5), pp.3460 - 3469. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2019.2938444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal home energy management under hybrid photovoltaic-storage uncertainty: a distributionally robust chance-constrained approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.1911-1919. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2018.6169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement in Power Networks under Uncertainty from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12030531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel/Technical Session - Artificial Intelligence and Data-driven Approaches for Distribution System Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système énergétique hybride pour l'île d'Ouessant : Commande floue appliquée à la gestion des énergies renouvelables et de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Enhancing Quality of Supply in Power Distribution Networks – Risk and Reliability Implications from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDO-FRENCH SEMINAR on Emerging Trends and Innovation in Power Electronics Converters for Revolutionizing Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSS ACADEMY OF TECHNICAL EDUCATION, Nov 2025, Noida, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Energy Options for Island Communities: A Case Study on Ushant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charpentier Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Resilience Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supergen Energy Networks (UK), Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Hydrogen Refueling Station: A Case Study of H2 E-Mobility on Ouessant Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT EU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Mugla, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST57387.2023.10257475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propulsion Topologies of Service Ships for Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Renewable Energy and Environment Engineering (REEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp.02006, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202343302006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Session - Control and Optimization of Microgrids with Hybrid & Hydrogen Energy Storage Systems: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Prodanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, Constructive and Economic Feasibility to Turn Off-Grid an Existing Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dorregaray-Oyaregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Martín-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRArch 2022 - 3rd Valencia International Biennial of Research in Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Valencia, Nov 2022, Valencia, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Voltage Sensitivity Analysis to Facilitate Reliability and PV Hosting Capacity in LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPOWER 2022 - 13th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Valette, Malta. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Feasibility Study of Hydrogen-Based Hybrid Microgrids for LV Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Supply and Uncertainty: Risk and Reliability Implications from DERs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Assessment of Distribution Network Hosting Capacity for Wind-Based Renewable Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Liege, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS47429.2020.9183525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of Reported Reliability Performance Metrics in Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement of LV Rural Networks using Smart Grid Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Ellery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio De Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-Oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Day 2019 - EPSRC Supergen Energy Networks Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Dynamics and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-3-7258-2163-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-2164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ignacio HERNANDO GIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can People Flow Enhance the Shared Energy Facility Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aobo Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.4673-4684. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2025.3577474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Aerial Vehicle-Based Cyberattacks on Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3618810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel formulation of low voltage distribution network equivalents for reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.101437. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Vulnerabilities of Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohe Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.1455-1469. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTIE.2024.3434350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-Based Thermal Modelling of Dwelling Rooms to Enable Flexible Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.3550-3560. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2023.3235809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Long-term Indicators in the British Balancing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3299113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV Hosting Capacity in LV Networks by Combining Customer Voltage Sensitivity and Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (16), pp.5893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16165893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real option‐based network investment assessment considering energy storage systems under long‐term demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (13), pp.2778-2792. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Co-Optimization for Utility-Social Systems With Social-Aware P2P Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSS.2022.3200032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Planning and Operational Constraint Assessment of System-Customer Power Supply Risks in Electricity Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Serugunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namaganda-Kiyimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (17), pp.9579. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13179579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3118337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Hydrogen Optimization with Ensured Security and Multi-Energy Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.504 - 513. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-Effective Multi-Energy Management with Voltage Regulation Networked with Energy Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.2503 - 2515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3025861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for Reliability Assessment of Flexible Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Distributionally Robust Optimization for Energy Hub Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Industrial Informatics, 16 (5), pp.3460 - 3469. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2019.2938444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal home energy management under hybrid photovoltaic-storage uncertainty: a distributionally robust chance-constrained approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.1911-1919. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2018.6169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement in Power Networks under Uncertainty from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12030531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel/Technical Session - Artificial Intelligence and Data-driven Approaches for Distribution System Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système énergétique hybride pour l'île d'Ouessant : Commande floue appliquée à la gestion des énergies renouvelables et de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Enhancing Quality of Supply in Power Distribution Networks – Risk and Reliability Implications from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDO-FRENCH SEMINAR on Emerging Trends and Innovation in Power Electronics Converters for Revolutionizing Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSS ACADEMY OF TECHNICAL EDUCATION, Nov 2025, Noida, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Energy Options for Island Communities: A Case Study on Ushant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charpentier Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Resilience Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supergen Energy Networks (UK), Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Hydrogen Refueling Station: A Case Study of H2 E-Mobility on Ouessant Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT EU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Mugla, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST57387.2023.10257475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propulsion Topologies of Service Ships for Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Renewable Energy and Environment Engineering (REEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp.02006, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202343302006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Session - Control and Optimization of Microgrids with Hybrid & Hydrogen Energy Storage Systems: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Prodanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, Constructive and Economic Feasibility to Turn Off-Grid an Existing Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dorregaray-Oyaregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Martín-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRArch 2022 - 3rd Valencia International Biennial of Research in Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Valencia, Nov 2022, Valencia, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Voltage Sensitivity Analysis to Facilitate Reliability and PV Hosting Capacity in LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPOWER 2022 - 13th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Valette, Malta. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Feasibility Study of Hydrogen-Based Hybrid Microgrids for LV Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Supply and Uncertainty: Risk and Reliability Implications from DERs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Assessment of Distribution Network Hosting Capacity for Wind-Based Renewable Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Liege, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS47429.2020.9183525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio De Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of Reported Reliability Performance Metrics in Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement of LV Rural Networks using Smart Grid Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Ellery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-Oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Day 2019 - EPSRC Supergen Energy Networks Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Dynamics and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-3-7258-2163-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-2164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pengfei Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Guan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2025.3577474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3618810" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Brian Ndawula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Djokic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikka Kisuule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghong Gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohe Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jen-Hwa Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2024.3434350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlong Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3235809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Flower" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3299113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16165893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3200032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3005991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482370v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Serugunda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namaganda-Kiyimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3118337" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3025861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Paola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2938444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2018.6169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Z Djokic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST57387.2023.10257475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Amoros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Sammari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202343302006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Prodanovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dorregaray-Oyaregui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mart&#237;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djokic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndawula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS47429.2020.9183525" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849130" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353475v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ellery" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Paola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810753" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-2164-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pengfei Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Guan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2025.3577474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3618810" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Brian Ndawula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Djokic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikka Kisuule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghong Gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohe Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jen-Hwa Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2024.3434350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlong Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3235809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Flower" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3299113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16165893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3200032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Serugunda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namaganda-Kiyimba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179579" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3118337" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3005991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3025861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Paola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2938444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2018.6169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Z Djokic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST57387.2023.10257475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Amoros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Sammari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202343302006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Prodanovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dorregaray-Oyaregui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mart&#237;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djokic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndawula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS47429.2020.9183525" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Paola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810753" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849130" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ellery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-2164-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>