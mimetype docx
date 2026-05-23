--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ignacio HERNANDO GIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can People Flow Enhance the Shared Energy Facility Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aobo Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.4673-4684. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2025.3577474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Aerial Vehicle-Based Cyberattacks on Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3618810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel formulation of low voltage distribution network equivalents for reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.101437. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Vulnerabilities of Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohe Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.1455-1469. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTIE.2024.3434350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-Based Thermal Modelling of Dwelling Rooms to Enable Flexible Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.3550-3560. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2023.3235809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Long-term Indicators in the British Balancing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3299113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV Hosting Capacity in LV Networks by Combining Customer Voltage Sensitivity and Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (16), pp.5893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16165893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real option‐based network investment assessment considering energy storage systems under long‐term demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (13), pp.2778-2792. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Co-Optimization for Utility-Social Systems With Social-Aware P2P Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSS.2022.3200032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Planning and Operational Constraint Assessment of System-Customer Power Supply Risks in Electricity Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Serugunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namaganda-Kiyimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (17), pp.9579. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13179579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3118337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Hydrogen Optimization with Ensured Security and Multi-Energy Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.504 - 513. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-Effective Multi-Energy Management with Voltage Regulation Networked with Energy Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.2503 - 2515. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3025861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for Reliability Assessment of Flexible Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Distributionally Robust Optimization for Energy Hub Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Industrial Informatics, 16 (5), pp.3460 - 3469. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2019.2938444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal home energy management under hybrid photovoltaic-storage uncertainty: a distributionally robust chance-constrained approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.1911-1919. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2018.6169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement in Power Networks under Uncertainty from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12030531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel/Technical Session - Artificial Intelligence and Data-driven Approaches for Distribution System Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système énergétique hybride pour l'île d'Ouessant : Commande floue appliquée à la gestion des énergies renouvelables et de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Enhancing Quality of Supply in Power Distribution Networks – Risk and Reliability Implications from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDO-FRENCH SEMINAR on Emerging Trends and Innovation in Power Electronics Converters for Revolutionizing Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSS ACADEMY OF TECHNICAL EDUCATION, Nov 2025, Noida, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Energy Options for Island Communities: A Case Study on Ushant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charpentier Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Resilience Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supergen Energy Networks (UK), Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Hydrogen Refueling Station: A Case Study of H2 E-Mobility on Ouessant Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT EU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Mugla, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST57387.2023.10257475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propulsion Topologies of Service Ships for Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Renewable Energy and Environment Engineering (REEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp.02006, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202343302006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Session - Control and Optimization of Microgrids with Hybrid & Hydrogen Energy Storage Systems: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Prodanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, Constructive and Economic Feasibility to Turn Off-Grid an Existing Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dorregaray-Oyaregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Martín-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRArch 2022 - 3rd Valencia International Biennial of Research in Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Valencia, Nov 2022, Valencia, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Voltage Sensitivity Analysis to Facilitate Reliability and PV Hosting Capacity in LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPOWER 2022 - 13th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Valette, Malta. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Feasibility Study of Hydrogen-Based Hybrid Microgrids for LV Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Supply and Uncertainty: Risk and Reliability Implications from DERs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Assessment of Distribution Network Hosting Capacity for Wind-Based Renewable Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Liege, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS47429.2020.9183525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio De Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of Reported Reliability Performance Metrics in Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement of LV Rural Networks using Smart Grid Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Ellery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-Oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Day 2019 - EPSRC Supergen Energy Networks Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Dynamics and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-3-7258-2163-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-2164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ignacio HERNANDO GIL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can People Flow Enhance the Shared Energy Facility Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aobo Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (6), pp.4673-4684. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tsg.2025.3577474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Aerial Vehicle-Based Cyberattacks on Microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zixiao Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2025.3618810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel formulation of low voltage distribution network equivalents for reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.101437. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyber Vulnerabilities of Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohe Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.1455-1469. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JESTIE.2024.3434350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IoT-Based Thermal Modelling of Dwelling Rooms to Enable Flexible Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangyu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.3550-3560. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSG.2023.3235809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Long-term Indicators in the British Balancing Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Flower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3299113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PV Hosting Capacity in LV Networks by Combining Customer Voltage Sensitivity and Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (16), pp.5893. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16165893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real option‐based network investment assessment considering energy storage systems under long‐term demand uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (13), pp.2778-2792. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rpg2.12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Co-Optimization for Utility-Social Systems With Social-Aware P2P Trading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangqi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jen-Hwa Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhidong Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSS.2022.3200032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Planning and Operational Constraint Assessment of System-Customer Power Supply Risks in Electricity Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Serugunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Namaganda-Kiyimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (17), pp.9579. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13179579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2021.3118337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Hydrogen Optimization with Ensured Security and Multi-Energy Couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.504 - 513. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3005991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Order Reduction for Reliability Assessment of Flexible Power Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic-Effective Multi-Energy Management with Voltage Regulation Networked with Energy Hubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zechun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinlei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.2503 - 2515. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2020.3025861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Distributionally Robust Optimization for Energy Hub Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, IEEE Transactions on Industrial Informatics, 16 (5), pp.3460 - 3469. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2019.2938444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal home energy management under hybrid photovoltaic-storage uncertainty: a distributionally robust chance-constrained approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (11), pp.1911-1919. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2018.6169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement in Power Networks under Uncertainty from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12030531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel/Technical Session - Artificial Intelligence and Data-driven Approaches for Distribution System Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système énergétique hybride pour l'île d'Ouessant : Commande floue appliquée à la gestion des énergies renouvelables et de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote: Enhancing Quality of Supply in Power Distribution Networks – Risk and Reliability Implications from Distributed Energy Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDO-FRENCH SEMINAR on Emerging Trends and Innovation in Power Electronics Converters for Revolutionizing Environmental Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JSS ACADEMY OF TECHNICAL EDUCATION, Nov 2025, Noida, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Energy Options for Island Communities: A Case Study on Ushant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charpentier Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (Electrimacs 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Castello, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Resilience Day 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supergen Energy Networks (UK), Mar 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Hydrogen Refueling Station: A Case Study of H2 E-Mobility on Ouessant Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilies Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT EU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Formulation of LV Distribution Network Equivalents for Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Mugla, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST57387.2023.10257475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of Different Propulsion Topologies of Service Ships for Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Renewable Energy and Environment Engineering (REEE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France. pp.02006, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202343302006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical, Constructive and Economic Feasibility to Turn Off-Grid an Existing Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Dorregaray-Oyaregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Martín-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Aguado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRArch 2022 - 3rd Valencia International Biennial of Research in Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Politécnica de Valencia, Nov 2022, Valencia, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer Voltage Sensitivity Analysis to Facilitate Reliability and PV Hosting Capacity in LV Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikka Kisuule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDPOWER 2022 - 13th Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, La Valette, Malta. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel Session - Control and Optimization of Microgrids with Hybrid & Hydrogen Energy Storage Systems: Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Prodanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Z Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Feasibility Study of Hydrogen-Based Hybrid Microgrids for LV Residential Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Ali Sarwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionel Vechiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Supply and Uncertainty: Risk and Reliability Implications from DERs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference and Exhibition on Electricity Distribution (CIRED 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Assessment of Distribution Network Hosting Capacity for Wind-Based Renewable Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 International Conference on Probabilistic Methods Applied to Power Systems (PMAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Liege, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMAPS47429.2020.9183525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG Locational Incremental Contribution to Grid Supply Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhipeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Djokic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Environment and Electrical Engineering and 2020 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope49358.2020.9160745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio De Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of Reported Reliability Performance Metrics in Power Distribution Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Enhancement of LV Rural Networks using Smart Grid Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Ellery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Smart Energy Systems and Technologies (SEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEST.2019.8849045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Customer-Oriented Power Supply Risk with Distributed PV-Storage Energy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Brian Ndawula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Paola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Day 2019 - EPSRC Supergen Energy Networks Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Dynamics and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanchi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongdong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Hernando-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-3-7258-2163-1. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-2164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pengfei Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Guan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2025.3577474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3618810" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Brian Ndawula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Djokic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikka Kisuule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghong Gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohe Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jen-Hwa Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2024.3434350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlong Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3235809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Flower" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3299113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16165893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3200032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Serugunda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namaganda-Kiyimba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179579" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3118337" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3005991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3025861" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Paola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2938444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2018.6169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Z Djokic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST57387.2023.10257475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Amoros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Sammari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202343302006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Prodanovic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dorregaray-Oyaregui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mart&#237;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904421v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djokic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndawula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS47429.2020.9183525" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Paola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810753" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849130" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ellery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-2164-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pengfei Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqi Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aobo Guan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tsg.2025.3577474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixiao Ma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Huo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3618810" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Brian Ndawula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Djokic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikka Kisuule" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghong Gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando-Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohe Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jen-Hwa Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTIE.2024.3434350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlong Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Wei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Hernando Gil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2023.3235809" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Flower" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3299113" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16165893" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhidong Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3200032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Serugunda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Namaganda-Kiyimba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179579" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3118337" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechun Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Xie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3005991" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Paola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2020.3025861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353406v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2938444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2018.6169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Z Djokic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12030531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Abderrahmane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Vechiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Sarwar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Driss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Latil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318267v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST57387.2023.10257475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Amoros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Sammari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202343302006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dorregaray-Oyaregui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mart&#237;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aguado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Prodanovic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Hayes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baudoin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960566" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harrison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djokic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndawula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMAPS47429.2020.9183525" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope49358.2020.9160745" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Paola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810753" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849130" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Ellery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEST.2019.8849045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446319v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanchi Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-2164-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>