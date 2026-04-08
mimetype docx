--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -217,460 +217,460 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
+                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144280v1</w:t>
+                <w:t xml:space="preserve">hal-05266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+                <w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-025-02926-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266423v1</w:t>
+                <w:t xml:space="preserve">hal-05109913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-025-02926-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109913v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale thermal variations in a walkable urban area during hot days: Analysis through mobile measurements and Day PET Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 267, pp.112176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,64 +730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -821,77 +821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Changement climatique : les territoires acteurs des trajectoires d’adaptation et de transition écologique, 20 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -929,90 +929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing thermally sensitive public spaces: an analysis through urban design media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1046,77 +1046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: a validation based on radiometric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (3-4), pp.241-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1150,64 +1150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,64 +1297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plage urbaine spontanée, une nouvelle forme d’appropriation oisive de l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua En-Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1388,64 +1388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures des milieux hyper-conditionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Architectures des milieux hyper-conditionnés, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures of Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arquitectura Viva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1537,303 +1537,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialités et immatérialités de la lumière chez soi : expérience sensible et pratiques habitantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modern Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Matérialités, 15, pp.131‑141</w:t>
+              <w:t xml:space="preserve">Arquitectura Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300649v1</w:t>
+                <w:t xml:space="preserve">hal-01972414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermal comfort in twentieth-century architectural heritage: Two houses of Le Corbusier and André Wogenscky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arquitectura Viva</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.157-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foar.2016.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972414v1</w:t>
+                <w:t xml:space="preserve">halshs-01330999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal comfort in twentieth-century architectural heritage: Two houses of Le Corbusier and André Wogenscky</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matérialités et immatérialités de la lumière chez soi : expérience sensible et pratiques habitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Matérialités, 15, pp.131‑141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foar.2016.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01330999v1</w:t>
+                <w:t xml:space="preserve">hal-01300649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Artificial Climates. Thermal control and comfort in Modern Architecture (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ambiance et histoire de l’architecture : l’expérience et l’imaginaire sensibles de l’environnement construit, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Wogenscky's early housing works (1956-70): The relation between body, interior atmospheres, and envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEARQ - Revista de arquitectura de la Universidad de los Andes (Bogotà)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.100-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture adapted to climate in the work of Le Corbusier: the Maison du Brésil in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palapa Journal of Scientific Research in Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.35-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,51 +2014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioclimatismo en la arquitectura de Le Corbusier: El Palacio de los Hilanderos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informes de la Construccion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (528), pp.549-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,77 +2124,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: challenges and applications for the cooling effect of tree-covered based greening solutions in urban public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2219,77 +2219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on interdisciplinary methods for the characterization of thermal perception in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2517,64 +2517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress on Construction History. Building Knowledge, Constructing Histories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bruxelles, Belgium. pp.837-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2599,51 +2599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utopie des « climats artificiels » Discours et représentations dans les revues d’architecture françaises (1930-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 957 - 962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2662,468 +2662,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies d'enquêtes en espace commercial : circulation des savoirs pour la construction de la maîtrise énergétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Mahé</w:t>
+                <w:t xml:space="preserve">Construcciones ambientales para el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Corbusier 50 años después</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETSA Valencia, Nov 2015, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/LC2015.2015.659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175883v1</w:t>
+                <w:t xml:space="preserve">halshs-01231328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construcciones ambientales para el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologies d'enquêtes en espace commercial : circulation des savoirs pour la construction de la maîtrise énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier 50 años después</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01231328v1</w:t>
+                <w:t xml:space="preserve">hal-01175883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construcciones ambientales en el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The construction of the expertise in energy by the &amp;quot;self-refurbishers&amp;quot; in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier, 50 years later. International Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01246813v1</w:t>
+                <w:t xml:space="preserve">hal-01175877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of the expertise in energy by the &amp;quot;self-refurbishers&amp;quot; in rural areas</w:t>
+                <w:t xml:space="preserve">Construcciones ambientales en el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Corbusier, 50 years later. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València, Nov 2015, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/LC2015.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175877v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Thermal Comfort and Modern Architecture: The Contributions of André Missenard and Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third EAHN International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3148,51 +3148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern architecture as environmental construction - Methods and prototypes in Le Corbusier's work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.525-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3262,77 +3262,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du chez-soi dans la transition énergétique : entre conceptions de la performance et pratiques habitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 979-10-95555-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3376,268 +3376,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des qualités bioclimatiques des projets</w:t>
+                <w:t xml:space="preserve">Rationalité solaire des compositions architecturales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amir Mahamoud Issa</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Labrunye; Laboratoire de recherche Architecture-Territoire-Environnement (ATE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart French - La résilience de la ville moderne - 1945-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des méandres, pp.203-215, 2024, 978-2-9589798-1-2</w:t>
+              <w:t xml:space="preserve">, Editions des méandres, pp.187-201, 2024, 978-2-9589798-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940744v1</w:t>
+                <w:t xml:space="preserve">hal-04940728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalité solaire des compositions architecturales et urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des qualités bioclimatiques des projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim El Alami</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Mahamoud Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Labrunye; Laboratoire de recherche Architecture-Territoire-Environnement (ATE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart French - La résilience de la ville moderne - 1945-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des méandres, pp.187-201, 2024, 978-2-9589798-1-2</w:t>
+              <w:t xml:space="preserve">, Editions des méandres, pp.203-215, 2024, 978-2-9589798-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940728v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouons (enfin) à la Ville Radieuse !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dercelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3705,77 +3705,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de l'énergie dans les pratiques d'autoréhabilitation en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités post-carbonne. Milieux, échelles et acteurs de la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
@@ -3817,51 +3817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Brazilian climate in Paris: the Case of the House of Brazil (1953-1959)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madlen Kobi; Sascha Roesler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Urban Microclimate as Artifact. Towards an Architectural Theory of Thermal Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3925,77 +3925,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement des auto-réhabilitateurs par les magasins de bricolage : vision prospective pour l'amélioration énergétique de l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction du chez-soi dans la transition énergétique : entre conceptions de la performance et pratiques habitantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions du Crenau, pp.17-24, 2015, 979-10-95555-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernidad replanteada. Conjuntos de viviendas en Latinoamérica y España a mediados del siglo XX. Algunas conclusiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Calduch Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Calduch Cervera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textos diseminados. En torno a la arquitectura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicaciones Universidad de Alicante, pp.151-170, 2014</w:t>
@@ -4138,51 +4138,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiance : traduction en espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4232,103 +4232,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Coolscapes - Compte-rendu final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 1563 Ambiances Architectures Urbanités (AAU); Centre de recherche nantais Architectures Urbanités. 2024, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4340,254 +4340,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04616801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de trois dispositifs de rafraîchissement dans l’espace public urbain de l’agglomération nantaise</w:t>
+                <w:t xml:space="preserve">Étude microclimatique du secteur urbain autour de la tour de la Chimie de l’Université de Strasbourg en conditions estivales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nantes Métropole. 2024, pp.147</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSA Strasbourg; AAU-CRENAU. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05188412v1</w:t>
+                <w:t xml:space="preserve">halshs-05188481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude microclimatique du secteur urbain autour de la tour de la Chimie de l’Université de Strasbourg en conditions estivales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Étude de trois dispositifs de rafraîchissement dans l’espace public urbain de l’agglomération nantaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ENSA Strasbourg; AAU-CRENAU. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Métropole. 2024, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05188481v1</w:t>
+                <w:t xml:space="preserve">halshs-05188412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude interdisciplinaire de l’expérience thermique des citadins dans l’espace public : étude de cas de l’aménagement Feydeau-Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Métropole; AAU-CRENAU. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -4648,64 +4648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2019-LAB, Ministère de la Culture. 2019, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4744,64 +4744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éternel été chez soi. Dispositifs contemporains d’artificialisation du rayonnement solaire et de la lumière naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Leroy Merlin Source / UMR 1563 AAU - CRENAU - ENSA Nantes. 2018, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4836,77 +4836,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement des projets d’auto-réhabilitation par les magasins de bricolage. État des lieux et prospective pour l’amélioration énergétique de l’habitat en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Les chantiers Leroy Merlin Source n°19. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4928,51 +4928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier and André Missenard: From artificial climates to bioclimatic architecture (1937-1965). Research Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. 2014, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5080,51 +5080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8004699"/>
+    <w:nsid w:val="B23741CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5311,51 +5311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignacio-requena-ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAE-9333-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Planchot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.241-263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua En-Nejjari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2016.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.801" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq15.2014.08" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ic.11.121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mah&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015.659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mahamoud Issa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dercelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100796090&amp;amp;utm_source=rss&amp;amp;utm_medium=rss&amp;amp;utm_campaign=newreleases" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/496647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035615159-134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calduch Cervera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188481v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignacio-requena-ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAE-9333-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Planchot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.241-263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua En-Nejjari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2016.02.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.801" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq15.2014.08" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ic.11.121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015.659" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mah&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mahamoud Issa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dercelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/91903" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/496647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035615159-134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calduch Cervera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>