--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -217,343 +217,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
+                <w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00484-025-02926-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266423v1</w:t>
+                <w:t xml:space="preserve">hal-05109913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling thermal diversity in urban coolspots through microclimate mobile-measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00484-025-02926-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109913v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -613,64 +613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale thermal variations in a walkable urban area during hot days: Analysis through mobile measurements and Day PET Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 267, pp.112176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -821,64 +821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthodologie d’analyse des dispositifs de rafraîchissement estival basée sur la métrologie climatique mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -929,90 +929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing thermally sensitive public spaces: an analysis through urban design media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1046,77 +1046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: a validation based on radiometric measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (3-4), pp.241-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1150,64 +1150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plage urbaine spontanée, une nouvelle forme d’appropriation oisive de l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua En-Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1401,51 +1401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures des milieux hyper-conditionnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Architectures des milieux hyper-conditionnés, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1470,51 +1470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures of Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arquitectura Viva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1537,381 +1537,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building Artificial Climates. Thermal control and comfort in Modern Architecture (1930-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arquitectura Viva</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ambiance et histoire de l’architecture : l’expérience et l’imaginaire sensibles de l’environnement construit, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ambiances.801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972414v1</w:t>
+                <w:t xml:space="preserve">halshs-01418310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal comfort in twentieth-century architectural heritage: Two houses of Le Corbusier and André Wogenscky</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Matérialités et immatérialités de la lumière chez soi : expérience sensible et pratiques habitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Matérialités, 15, pp.131‑141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foar.2016.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01330999v1</w:t>
+                <w:t xml:space="preserve">hal-01300649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialités et immatérialités de la lumière chez soi : expérience sensible et pratiques habitantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modern Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Matérialités, 15, pp.131‑141</w:t>
+              <w:t xml:space="preserve">Arquitectura Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300649v1</w:t>
+                <w:t xml:space="preserve">hal-01972414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Artificial Climates. Thermal control and comfort in Modern Architecture (1930-1960)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermal comfort in twentieth-century architectural heritage: Two houses of Le Corbusier and André Wogenscky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Ambiance et histoire de l’architecture : l’expérience et l’imaginaire sensibles de l’environnement construit, </w:t>
+              <w:t xml:space="preserve">Frontiers of architectural research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.157-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ambiances.801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foar.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01418310v1</w:t>
+                <w:t xml:space="preserve">halshs-01330999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Wogenscky's early housing works (1956-70): The relation between body, interior atmospheres, and envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEARQ - Revista de arquitectura de la Universidad de los Andes (Bogotà)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.100-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture adapted to climate in the work of Le Corbusier: the Maison du Brésil in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palapa Journal of Scientific Research in Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.35-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2014,51 +2014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioclimatismo en la arquitectura de Le Corbusier: El Palacio de los Hilanderos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informes de la Construccion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (528), pp.549-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2124,77 +2124,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a solar model and shadow plotting in the context of a 2D GIS: challenges and applications for the cooling effect of tree-covered based greening solutions in urban public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.89-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2219,77 +2219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on interdisciplinary methods for the characterization of thermal perception in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2517,51 +2517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2599,51 +2599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utopie des « climats artificiels » Discours et représentations dans les revues d’architecture françaises (1930-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 957 - 962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2662,455 +2662,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construcciones ambientales para el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Méthodologies d'enquêtes en espace commercial : circulation des savoirs pour la construction de la maîtrise énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier 50 años después</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01231328v1</w:t>
+                <w:t xml:space="preserve">hal-01175883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies d'enquêtes en espace commercial : circulation des savoirs pour la construction de la maîtrise énergétique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construcciones ambientales para el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Corbusier 50 años después</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETSA Valencia, Nov 2015, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/LC2015.2015.659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175883v1</w:t>
+                <w:t xml:space="preserve">halshs-01231328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The construction of the expertise in energy by the &amp;quot;self-refurbishers&amp;quot; in rural areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construcciones ambientales en el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Corbusier, 50 years later. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València, Nov 2015, Valencia, España. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/LC2015.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175877v1</w:t>
+                <w:t xml:space="preserve">halshs-01246813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construcciones ambientales en el hábitat moderno: Le Corbusier y André Missenard (1937-57)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The construction of the expertise in energy by the &amp;quot;self-refurbishers&amp;quot; in rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier, 50 years later. International Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2èmes Journées Internationales de Sociologie de l'Energie. Les sociétés contemporaines à l'épreuve des transitions énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/LC2015.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01246813v1</w:t>
+                <w:t xml:space="preserve">hal-01175877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Thermal Comfort and Modern Architecture: The Contributions of André Missenard and Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3148,51 +3148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern architecture as environmental construction - Methods and prototypes in Le Corbusier's work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.525-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3262,64 +3262,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du chez-soi dans la transition énergétique : entre conceptions de la performance et pratiques habitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3376,268 +3376,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalité solaire des compositions architecturales et urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des qualités bioclimatiques des projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim El Alami</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Mahamoud Issa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Labrunye; Laboratoire de recherche Architecture-Territoire-Environnement (ATE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart French - La résilience de la ville moderne - 1945-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des méandres, pp.187-201, 2024, 978-2-9589798-1-2</w:t>
+              <w:t xml:space="preserve">, Editions des méandres, pp.203-215, 2024, 978-2-9589798-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940728v1</w:t>
+                <w:t xml:space="preserve">hal-04940744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des qualités bioclimatiques des projets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rationalité solaire des compositions architecturales et urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amir Mahamoud Issa</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim El Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Labrunye; Laboratoire de recherche Architecture-Territoire-Environnement (ATE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart French - La résilience de la ville moderne - 1945-1975</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des méandres, pp.203-215, 2024, 978-2-9589798-1-2</w:t>
+              <w:t xml:space="preserve">, Editions des méandres, pp.187-201, 2024, 978-2-9589798-1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940744v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouons (enfin) à la Ville Radieuse !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dercelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,303 +3686,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02470238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maîtrise de l'énergie dans les pratiques d'autoréhabilitation en milieu rural</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Building a Brazilian climate in Paris: the Case of the House of Brazil (1953-1959)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madlen Kobi; Sascha Roesler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ruralités post-carbonne. Milieux, échelles et acteurs de la transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, </w:t>
+              <w:t xml:space="preserve">The Urban Microclimate as Artifact. Towards an Architectural Theory of Thermal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications Universitaires de Saint-Etienne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.134-151, 2018, 978-3-0356-1546-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783035615159-134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972376v1</w:t>
+                <w:t xml:space="preserve">halshs-01962310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Brazilian climate in Paris: the Case of the House of Brazil (1953-1959)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La maîtrise de l'énergie dans les pratiques d'autoréhabilitation en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Madlen Kobi; Sascha Roesler. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Coste; Luna D'Emilio; Xavier Guillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Urban Microclimate as Artifact. Towards an Architectural Theory of Thermal Diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ruralités post-carbonne. Milieux, échelles et acteurs de la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.186-197, 2018, Espace rural &amp; projet spatial (ERPS), 978-2-86272-703-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gruyter</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-01962310v1</w:t>
+                <w:t xml:space="preserve">hal-01972376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accompagnement des auto-réhabilitateurs par les magasins de bricolage : vision prospective pour l'amélioration énergétique de l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernidad replanteada. Conjuntos de viviendas en Latinoamérica y España a mediados del siglo XX. Algunas conclusiones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Calduch Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Calduch Cervera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textos diseminados. En torno a la arquitectura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publicaciones Universidad de Alicante, pp.151-170, 2014</w:t>
@@ -4138,51 +4138,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiance : traduction en espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4232,90 +4232,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Coolscapes - Compte-rendu final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4359,51 +4359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude microclimatique du secteur urbain autour de la tour de la Chimie de l’Université de Strasbourg en conditions estivales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENSA Strasbourg; AAU-CRENAU. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -4425,64 +4425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de trois dispositifs de rafraîchissement dans l’espace public urbain de l’agglomération nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4517,64 +4517,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude interdisciplinaire de l’expérience thermique des citadins dans l’espace public : étude de cas de l’aménagement Feydeau-Commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ArchiXX-2019-LAB, Ministère de la Culture. 2019, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4744,51 +4744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éternel été chez soi. Dispositifs contemporains d’artificialisation du rayonnement solaire et de la lumière naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4836,64 +4836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement des projets d’auto-réhabilitation par les magasins de bricolage. État des lieux et prospective pour l’amélioration énergétique de l’habitat en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4928,51 +4928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier and André Missenard: From artificial climates to bioclimatic architecture (1937-1965). Research Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondation Le Corbusier. 2014, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5080,51 +5080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B23741CF"/>
+    <w:nsid w:val="2F40EFF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5311,51 +5311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignacio-requena-ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAE-9333-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Planchot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.241-263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua En-Nejjari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2016.02.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.801" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq15.2014.08" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ic.11.121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015.659" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mah&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246813v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mahamoud Issa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dercelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/91903" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/496647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035615159-134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calduch Cervera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignacio-requena-ruiz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8011-1880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121787" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAE-9333-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-025-02926-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584556v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Planchot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13574809.2022.2062312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.241-263" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua En-Nejjari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.801" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foar.2016.02.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq15.2014.08" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ic.11.121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Labrunye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Alami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mah&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015.659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/LC2015.2015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01175874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mahamoud Issa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940728v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470238v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dercelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/91903" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01962310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/496647" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783035615159-134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972376v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calduch Cervera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086662v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02558828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Abadie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617965v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>