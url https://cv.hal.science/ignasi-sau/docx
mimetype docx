--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -190,15521 +190,16262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex identification to a forest</w:t>
+                <w:t xml:space="preserve">Constant congestion linkages in polynomially strong digraphs in polynomial time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Morelle</w:t>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 349 (1), pp.114699. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114699⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 349 (2), pp.114808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.DISC.2025.114808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05386273v1</w:t>
+                <w:t xml:space="preserve">lirmm-05561955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Jaffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Jaffke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 156, pp.103722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05386282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Menger-Like Dualities in Digraphs and Applications to Half-Integral Linkages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Lopes</w:t>
+                <w:t xml:space="preserve">Vertex identification to a forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3724120⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 349 (1), pp.114699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05386272v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05386273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPT algorithms for packing k-safe spanning rooted sub(di)graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the parameterized complexity of computing good edge-labelings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio César Silva Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bessy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Ana Shirley Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.11.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 157, pp.103752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JCSS.2025.103752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04352990v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05561967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redicolouring digraphs: directed treewidth and cycle-degeneracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+                <w:t xml:space="preserve">New Menger-Like Dualities in Digraphs and Applications to Half-Integral Linkages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.05.042⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (3), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3724120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271445v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05386272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more accurate view of the Flat Wall Theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redicolouring digraphs: directed treewidth and cycle-degeneracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.23121⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.191-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04700544v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A more accurate view of the Flat Wall Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3696451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (2), pp.263-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.23121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825119v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04700544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterized complexity of the median and closest problems under some permutation metrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luís Felipe I. Cunha</w:t>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13015-024-00269-z⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Leibniz International Proceedings in Informatics (LIPIcs), 26 (1), pp.1-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04907382v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">FPT algorithms for packing k-safe spanning rooted sub(di)graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hörsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheoretiCS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/theoretics.24.19⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 346, pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04698814v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04352990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-apices of minor-closed graph classes. I. Bounding the obstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the parameterized complexity of the median and closest problems under some permutation metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Felipe I. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13015-024-00269-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2023.02.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028310v1</w:t>
+                <w:t xml:space="preserve">lirmm-04907382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Computing Maximum Minimal Blocking and Hitting Sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Campos</w:t>
+                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TheoretiCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/theoretics.24.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-01036-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028295v1</w:t>
+                <w:t xml:space="preserve">lirmm-04698814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">k-apices of minor-closed graph classes. I. Bounding the obstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.180-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04140763v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04028310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. IV. An Optimal Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Keiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinicius Gomes Costa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Rudini Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (4), pp.865-912. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 338, pp.199-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M140482X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04171495v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04140763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the vertex cover number via edge contractions</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Computing Maximum Minimal Blocking and Hitting Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Thomé de Lima</w:t>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius F. dos Santos</w:t>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2023.03.003⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (2), pp.444-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-01036-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04107607v1</w:t>
+                <w:t xml:space="preserve">lirmm-04028295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-Depth Characterizes which Minor-Closed Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. IV. An Optimal Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21m1400766⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (4), pp.865-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M140482X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028294v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04171495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the Directed Grid Theorem into an FPT Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+                <w:t xml:space="preserve">Reducing the vertex cover number via edge contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Thomé de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius F. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21m1452664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.63-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2023.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028302v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04107607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-apices of Minor-closed Graph Classes. II. Parameterized Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridge-Depth Characterizes which Minor-Closed Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3519028⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.2737-2773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21m1400766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835923v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04028294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing lop-Kernels: A Framework for Kernelization Lower Bounds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">k-apices of Minor-closed Graph Classes. II. Parameterized Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-00979-z⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3519028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03991247v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relaxation of the Directed Disjoint Paths problem: A global congestion metric helps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adapting the Directed Grid Theorem into an FPT Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.023⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.1887-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21m1452664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03772271v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04028302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Cuts of Bounded Degree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme C M Gomes</w:t>
+                <w:t xml:space="preserve">Introducing lop-Kernels: A Framework for Kernelization Lower Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (6), pp.1677-1706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00798-8⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 84 (11), pp.3365-3406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-00979-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03374542v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03991247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing graph transversals via edge contractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius F dos Santos</w:t>
+                <w:t xml:space="preserve">A relaxation of the Directed Disjoint Paths problem: A global congestion metric helps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uéverton S Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.003⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 898, pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03374537v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03772271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+                <w:t xml:space="preserve">Finding Cuts of Bounded Degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de Castro Mendes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (8), pp.2351-2373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00830-x⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 83 (6), pp.1677-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00798-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03374591v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03374542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rudini Sampaio</w:t>
+                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 195, pp.86-96. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (8), pp.2351-2373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00830-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03772657v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03374591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloring Problems on Bipartite Graphs of Small Diameter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raul Lopes</w:t>
+                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Keiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinicius Gomes Costa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudini Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/9931⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03374527v1</w:t>
+                <w:t xml:space="preserve">lirmm-03772657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unifying Model for Locally Constrained Spanning Tree Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manoel Campêlo</w:t>
+                <w:t xml:space="preserve">Reducing graph transversals via edge contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma T Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius F dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Silva</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton S Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-021-00740-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03374555v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03374537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting forbidden induced subgraphs on bounded treewidth graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coloring Problems on Bipartite Graphs of Small Diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme C.M. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Ibiapina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 281, pp.104812. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (2), pp.#P2.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/9931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03772257v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03374527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Finding Internally Vertex-Disjoint Long Directed Paths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+                <w:t xml:space="preserve">A Unifying Model for Locally Constrained Spanning Tree Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Alberto Do Carmo Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoel Campêlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00659-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), pp.125-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-021-00740-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02989813v1</w:t>
+                <w:t xml:space="preserve">lirmm-03374555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hitting forbidden induced subgraphs on bounded treewidth graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 281, pp.104812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2021.104812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989938v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03772257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Parameterization of Weighted Coloring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vinícius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.1623-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00686-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989870v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum cuts in edge-colored graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">On the Complexity of Finding Internally Vertex-Disjoint Long Directed Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rubens Sucupira</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.038⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (6), pp.1616-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00659-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989852v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.56-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989921v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of finding a spanning tree with minimum reload cost diameter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Dual Parameterization of Weighted Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinícius G. C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.21923⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (8), pp.2316-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00686-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989889v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. II. Single-exponential algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Maximum cuts in edge-colored graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Sucupira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 814, pp.135-152. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.229-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989928v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting Gallai 3-colorings of complete graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized complexity of finding a spanning tree with minimum reload cost diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefran de Oliveira Bastos</w:t>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrício Siqueira Benevides</w:t>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Oliveira Mota</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 342 (9), pp.2618-2631. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (3), pp.259-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.21923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410619v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. II. Single-exponential algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 814, pp.135-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410618v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting The Directed Grid Theorem into an FPT Algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Counting Gallai 3-colorings of complete graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliviera</w:t>
+                <w:t xml:space="preserve">Josefran de Oliveira Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrício Siqueira Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Oliveira Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2019.08.021⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (9), pp.2618-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410620v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted proper orientations of trees and graphs of bounded treewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Linhares Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 771, pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02410622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Linear Kernels for Packing Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 81 (4), pp.1615-1656. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-018-0495-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02342736v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bounds on the uniquely restricted chromatic index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting The Directed Grid Theorem into an FPT Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 346, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2019.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02412578v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating maximum uniquely restricted matchings in bipartite graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+                <w:t xml:space="preserve">Explicit Linear Kernels for Packing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.04.024⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (4), pp.1615-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0495-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410617v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02342736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Kernel for Planar Total Dominating Set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garnero</w:t>
+                <w:t xml:space="preserve">Upper bounds on the uniquely restricted chromatic index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-14⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (3), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03124041v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02412578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved FPT algorithms for weighted independent set in bull-free graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Perret Du Cray</w:t>
+                <w:t xml:space="preserve">Approximating maximum uniquely restricted matchings in bipartite graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 267, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733496v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02410617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Improved FPT algorithms for weighted independent set in bull-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Perret Du Cray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (2), pp.451-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tight Erdös-Pósa Function for Wheel Minors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Fiorini</w:t>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Huynh</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1153169⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995696v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">A Linear Kernel for Planar Total Dominating Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.024⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03110090v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03124041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">On the number of labeled graphs of bounded treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2018.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109986v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of labeled graphs of bounded treewidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2018.02.030⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 729, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109959v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity dichotomies for the Minimum F -Overlay problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tight Erdös-Pósa Function for Wheel Minors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathann Cohen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.2302-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1153169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947563v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancrey Rodrigues Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690385v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03110090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of the MINCCA problem on graphs of bounded decomposability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+                <w:t xml:space="preserve">Complexity dichotomies for the Minimum F -Overlay problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibel Özkan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 690, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52-53, pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01630777v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.116-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592242v1</w:t>
+                <w:t xml:space="preserve">hal-01690385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterized complexity of the Edge Monitoring problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Beggas</w:t>
+                <w:t xml:space="preserve">Parameterized complexity of the MINCCA problem on graphs of bounded decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+                <w:t xml:space="preserve">Sibel Özkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121, pp.39-44. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 690, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01487565v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01630777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218519v2</w:t>
+                <w:t xml:space="preserve">hal-01592242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garnero</w:t>
+                <w:t xml:space="preserve">On the parameterized complexity of the Edge Monitoring problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Beggas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481785v1</w:t>
+                <w:t xml:space="preserve">lirmm-01487565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of computing the k-restricted edge-connectivity of a graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
+                <w:t xml:space="preserve">Maximum Cuts in Edge-colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Sucupira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.87 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481786v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Cuts in Edge-colored Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62, pp.87 - 92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62, pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733581v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.034⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733595v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity Dichotomy for (r, ℓ)-Vertex Deletion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">On the complexity of computing the k-restricted edge-connectivity of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-016-9716-y⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 662, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01630773v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized algorithms for min-max multiway cut and list digraph homomorphism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.536-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01487567v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterized Complexity Dichotomy for (r, ℓ)-Vertex Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.No. 21. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (3), pp.777-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2797140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-016-9716-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01288472v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01630773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Parameterized algorithms for min-max multiway cut and list digraph homomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.191-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
+                <w:t xml:space="preserve">lirmm-01487567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An edge variant of the Erdős–Pósa property</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Reidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rossmanith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.03.004⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.No. 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2797140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01347430v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01288472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of planarity in connectivity problems parameterized by treewidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272664v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Linear Kernels via Dynamic Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">An edge variant of the Erdős–Pósa property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140968975⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (8), pp.2027-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263857v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01347430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">George Mertzios</w:t>
+                <w:t xml:space="preserve">The role of planarity in connectivity problems parameterized by treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 570, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-013-9478-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01178188v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting and harvesting pumpkins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Explicit Linear Kernels via Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28 (3), pp.1363-1390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120883736⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.1864-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140968975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178192v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
+                <w:t xml:space="preserve">George Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.1-26/8. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.45-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-013-9478-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083690v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic enumeration of non-crossing partitions on surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+                <w:t xml:space="preserve">Hitting and harvesting pumpkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2012.12.011⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.1363-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120883736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00804780v1</w:t>
+                <w:t xml:space="preserve">hal-01178192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On approximating the $d$-girth of a graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Peleg</w:t>
+                <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.1-26/8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.04.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272717v1</w:t>
+                <w:t xml:space="preserve">lirmm-01083690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing Regenerators in Optical Networks to Satisfy Multiple Sets of Requests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George B. Mertzios</w:t>
+                <w:t xml:space="preserve">Asymptotic enumeration of non-crossing partitions on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Zaks</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.635-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2012.2186462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736699v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00804780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the approximability of some degree-constrained subgraph problems</w:t>
+                <w:t xml:space="preserve">On approximating the $d$-girth of a graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Amini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Peleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saket Saurabh</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 160 (2), pp.1661-1679. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.025⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 161 (16-17), pp.2587-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736702v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized complexity of finding small degree-constrained subgraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.70-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2011.05.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">On the approximability of some degree-constrained subgraph problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.01.033⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (2), pp.1661-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706260v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+                <w:t xml:space="preserve">Placing Regenerators in Optical Networks to Satisfy Multiple Sets of Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Zaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-011-9563-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2012.2186462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904515v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simpler multicoloring of triangle-free hexagonal graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moulierac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.07.031⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 444, pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736521v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On self-duality of branchwidth in graphs of bounded genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 159 (17), pp.2184-2186. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-011-9563-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736520v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Coudert</w:t>
+                <w:t xml:space="preserve">Simpler multicoloring of triangle-free hexagonal graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giroire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Petra Šparl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Žerovnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312 (1), pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00585561v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On self-duality of branchwidth in graphs of bounded genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Zaks</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (17), pp.2184-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090780328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736512v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster parameterized algorithms for minor containment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+                <w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3-4), pp.121-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736522v1</w:t>
+                <w:t xml:space="preserve">inria-00585561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic grooming in bidirectional WDM ring networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Muñoz</w:t>
+                <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Zaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (5), pp.1234-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090780328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.20410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00643800v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Partitioning Regular Graphs for Ring Traffic Grooming with a Priori Placement of the ADMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhentao Li</w:t>
+                <w:t xml:space="preserve">Faster parameterized algorithms for minor containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (4), pp.1490-1505. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (50), pp.7018-7028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090775440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736697v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DROP COST AND WAVELENGTH OPTIMAL TWO-PERIOD GROOMING WITH RATIO 4∗</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Traffic grooming in bidirectional WDM ring networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Gionfriddo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Quattrocchi</w:t>
+                <w:t xml:space="preserve">Xavier Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.20-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.20410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00505516v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexponential parameterized algorithms for degree-constrained subgraph problems on planar graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edge-Partitioning Regular Graphs for Ring Traffic Grooming with a Priori Placement of the ADMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhentao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.1490-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090775440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736490v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop Cost and Wavelength Optimal Two-Period Grooming with Ratio 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">DROP COST AND WAVELENGTH OPTIMAL TWO-PERIOD GROOMING WITH RATIO 4∗</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles J. Colbourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gionfriddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Quattrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 24 (2), pp.400-419. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.400-419</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736478v1</w:t>
+                <w:t xml:space="preserve">inria-00505516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subexponential parameterized algorithms for degree-constrained subgraph problems on planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.330-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2010.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drop Cost and Wavelength Optimal Two-Period Grooming with Ratio 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles J. Colbourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gionfriddo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Quattrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (2), pp.400-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/080744190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An optimal permutation routing algorithm on full-duplex hexagonal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janez Žerovnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 10 no. 3 (3), pp.49--62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing the quantification of CMSO: model checking on minor-closed graph classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Minors Under Structural Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brandwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2025 - 36th Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611978322.12⟩</w:t>
+              <w:t xml:space="preserve">STACS 2026 - 43rd International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France. pp.17:1-17:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2026.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04918933v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05562649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Distances on Graph Associahedra Is Fixed-Parameter Tractable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterizing the quantification of CMSO: model checking on minor-closed graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Valencia-Pabon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.63⟩</w:t>
+              <w:t xml:space="preserve">SODA 2025 - 36th Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, New Orleans, United States. pp.403-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611978322.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05386275v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04918933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Directed Disjoint Paths on Tournaments (And Relatives)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Lopes</w:t>
+                <w:t xml:space="preserve">A Parameterized Perspective on Uniquely Restricted Matchings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhi Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirav Zehavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.90⟩</w:t>
+              <w:t xml:space="preserve">LAGOS 2025 - XIII Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Buenos AIres, Argentina. pp.509-516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2025.10.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05386278v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05562569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Subgraphs Under Structural Parameterizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart M.P. Jansen</w:t>
+                <w:t xml:space="preserve">Graph Modification of Bounded Size to Minor-Closed Classes as Fast as Vertex Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.33⟩</w:t>
+              <w:t xml:space="preserve">ESA 2025 - 33rd Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Warsaw, Poland. pp.7:1-7:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04700560v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05562588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of the Median and Closest Permutation Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luís Felipe I. Cunha</w:t>
+                <w:t xml:space="preserve">Enumeration Kernels for Vertex Cover and Feedback Vertex Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme C. M. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius F. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WABI 2024 - 24th International Workshop on Algorithms in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2024.2⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2025 - 20th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Warsaw, Poland. pp.23:1-23:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2025.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04700569v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05562599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Morelle</w:t>
+                <w:t xml:space="preserve">Computing Distances on Graph Associahedra Is Fixed-Parameter Tractable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Felipe I. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Valencia-Pabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.93⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aarhus, Denmark. pp.63:1-63:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04253814v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05386275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Menger-Like Dualities in Digraphs and Applications to Half-Integral Linkages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Revisiting Directed Disjoint Paths on Tournaments (And Relatives)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de C. M. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2023 - 31st Annual European Symposium on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2023.30⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aarhus, Denmark. pp.90:1-90:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215020v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05386278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Finding subdigraphs in digraphs of bounded directed treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
+              <w:t xml:space="preserve">LAGOS 2025 - XIII Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Buenos aires, Argentina. pp.397-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.10.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05562576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Morelle</w:t>
+                <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Subgraphs Under Structural Parameterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M.P. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2023 - 18th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2023.26⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.33:1-33:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04253839v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04700560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Vertex Cover Number via Edge Contraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">On the Complexity of the Median and Closest Permutation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Felipe I. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2022 - 47th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.69⟩</w:t>
+              <w:t xml:space="preserve">WABI 2024 - 24th International Workshop on Algorithms in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Egham, Surrey, United Kingdom. pp.2:1-2:23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.WABI.2024.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03772619v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04700569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Framework for Kernelization Lower Bounds: The Case of Maximum Minimal Vertex Cover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Campos</w:t>
+                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2021.4⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.93:1-93:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03526704v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04253814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+                <w:t xml:space="preserve">New Menger-Like Dualities in Digraphs and Applications to Half-Integral Linkages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2020 - 46th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-60440-0_6⟩</w:t>
+              <w:t xml:space="preserve">ESA 2023 - 31st Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.30:1-30:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2023.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991977v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.61:1-61:21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Graph Transversals via Edge Contractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Jaffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.64⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2023 - 18th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.16:1-16:22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2023.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991812v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04253839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relaxation of the Directed Disjoint Paths Problem: A Global Congestion Metric Helps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Lopes</w:t>
+                <w:t xml:space="preserve">Reducing the Vertex Cover Number via Edge Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma T. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prafullkumar Tale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.68⟩</w:t>
+              <w:t xml:space="preserve">MFCS 2022 - 47th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.69:1-69:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991855v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03772619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity dichotomy for hitting connected minors on bounded treewidth graphs: the chair and the banner draw the boundary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">A New Framework for Kernelization Lower Bounds: The Case of Maximum Minimal Vertex Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.57⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2021 - 16th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, Portugal. pp.4:1-4:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991215v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03526704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT-Algorithm for Recognizing k-Apices of Minor-Closed Graph Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.95⟩</w:t>
+              <w:t xml:space="preserve">WG 2020 - 46th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Leeds, United Kingdom. pp.67-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60440-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991704v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02991977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Forbidden Induced Subgraphs on Bounded Treewidth Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.82⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.16:1--16:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991913v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">A Relaxation of the Directed Disjoint Paths Problem: A Global Congestion Metric Helps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
+              <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.68:1-68:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02991855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual parameterization of Weighted Coloring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">A complexity dichotomy for hitting connected minors on bounded treewidth graphs: the chair and the banner draw the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.12⟩</w:t>
+              <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.951-970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410739v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02991215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Cuts of Bounded Degree: Complexity, FPT and Exact Algorithms, and Kernelization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme C. M. Gomes</w:t>
+                <w:t xml:space="preserve">Reducing Graph Transversals via Edge Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma T. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2019 - 14th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.19⟩</w:t>
+              <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.64:1-64:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410703v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02991812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Algorithms for Hitting (Topological) Minors on Graphs of Bounded Treewidth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An FPT-Algorithm for Recognizing k-Apices of Minor-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.4⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.95:1-95:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733845v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02991704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does a treedepth modulator help to obtain polynomial kernels beyond sparse graphs?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hitting Forbidden Induced Subgraphs on Bounded Treewidth Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.10⟩</w:t>
+              <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.82:1-82:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01730228v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02991913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of finding internally vertex-disjoint long directed paths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Silva</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATIN 2018 - 13th Latin American Symposium on Theoretical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77404-6_6⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.2:1--2:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410722v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Finding a Spanning Tree with Minimum Reload Cost Diameter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+                <w:t xml:space="preserve">Dual parameterization of Weighted Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinícius G. C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.3⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.12:1--12:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733767v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02410739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Dichotomies for the Minimum $F$-Overlay Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+                <w:t xml:space="preserve">Finding Cuts of Bounded Degree: Complexity, FPT and Exact Algorithms, and Kernelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme C. M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_10⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2019 - 14th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.19:1--19:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571229v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02410703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Number of Labeled Graphs of Bounded Treewidth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Optimal Algorithms for Hitting (Topological) Minors on Graphs of Bounded Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2017 - 43rd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68705-6_7⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.4:1--4:12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734085v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniquely Restricted Matchings and Edge Colorings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+                <w:t xml:space="preserve">How much does a treedepth modulator help to obtain polynomial kernels beyond sparse graphs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2017 - 43rd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68705-6_8⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.10:1--10:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734132v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01730228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">On the complexity of finding internally vertex-disjoint long directed paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
+              <w:t xml:space="preserve">LATIN 2018 - 13th Latin American Symposium on Theoretical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina. pp.66-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77404-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218496v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02410722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Finding a Spanning Tree with Minimum Reload Cost Diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_31⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.3:1--3:12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481787v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Complexity Dichotomies for the Minimum $F$-Overlay Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
+              <w:t xml:space="preserve">28th International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Newcastle, Australia. pp.116-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78825-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">On the Number of Labeled Graphs of Bounded Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mordeshai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_17⟩</w:t>
+              <w:t xml:space="preserve">WG 2017 - 43rd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Eindhoven, Netherlands. pp.88-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68705-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481360v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Uniquely Restricted Matchings and Edge Colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
+              <w:t xml:space="preserve">WG 2017 - 43rd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Eindhoven, Netherlands. pp.100-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68705-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.122-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancrey Rodrigues Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_9⟩</w:t>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.423-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178222v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering and packing pumpkin models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bergamo, Italy. pp.53-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083652v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Özkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordeshai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2012 - 38th International Workshop on Graph Theoretic-Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-013-9478-8⟩</w:t>
+              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp.195-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00738534v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of planarity in connectivity problems parameterized by treewidth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2014 - 9th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13524-3_6⟩</w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481432v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit linear kernels via dynamic programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS 2014 - 31st International Symposium on Theoretical Aspects of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2014.312⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084007v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An edge variant of the Erdős-Pósa property</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Listvyanka, Russia. pp.123-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904544v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels and Single-exponential Algorithms via Protrusion Decompositions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covering and packing pumpkin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00829999v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear kernel for planar red-blue dominating set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garnero</w:t>
+                <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2012 - 38th International Workshop on Graph Theoretic-Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Jerusalem, Israel. pp.45-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-013-9478-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00846771v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00738534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming for $H$-minor-free Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
+                <w:t xml:space="preserve">The role of planarity in connectivity problems parameterized by treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32241-9_8⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2014 - 9th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.63-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13524-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736708v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Explicit linear kernels via dynamic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
+              <w:t xml:space="preserve">STACS 2014 - 31st International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.312-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2014.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Approximating the $d$-Girth of a Graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Peleg</w:t>
+                <w:t xml:space="preserve">An edge variant of the Erdős-Pósa property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736705v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linear Kernels and Single-exponential Algorithms via Protrusion Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Reidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Rossmanith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2010 - 18th Annual European Symposium on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15775-2_9⟩</w:t>
+              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Riga, Latvia. pp.613-624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39206-1_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736769v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00829999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George B. Mertzios</w:t>
+                <w:t xml:space="preserve">A linear kernel for planar red-blue dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Zaks</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Theoretical Aspects of Computer Science - STACS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Nancy Grand Est &amp; Loria, Mar 2010, Nancy, France. pp.585-596</w:t>
+              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Enschede, Netherlands. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00455774v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00846771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming for graphs on surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Dynamic Programming for $H$-minor-free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Sydney, NSW, Australia. pp.86-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32241-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736703v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-Simple Circuits Through 10 Ordered Vertices in Square Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms -- IWOCA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.394-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00429146v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness of Approximating the Traffic Grooming Problem</w:t>
+                <w:t xml:space="preserve">On Approximating the $d$-Girth of a Graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Amini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+                <w:t xml:space="preserve">David Peleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nový Smokovec, Slovakia. pp.467-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-18381-2_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00176960v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESA 2010 - 18th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Liverpool, United Kingdom. pp.97-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15775-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Zaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Symposium on Theoretical Aspects of Computer Science - STACS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Nancy Grand Est &amp; Loria, Mar 2010, Nancy, France. pp.585-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00455774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic programming for graphs on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.372-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edge-Simple Circuits Through 10 Ordered Vertices in Square Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Combinatorial Algorithms -- IWOCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicì, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00429146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hardness of Approximating the Traffic Grooming Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.45-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00176960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traffic Grooming in Bidirectional WDM Ring Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.19 - 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON.2006.248390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00429168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15714,113 +16455,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science - 45th International Workshop, WG 2019, Vall de Núria, Spain, June 19-21, 2019, Revised Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LNCS (11789), 2019, 978-3-030-30785-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30786-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02342784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15830,167 +16571,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic Grooming: Combinatorial Results and Practical Resolutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Cinkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Flammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpiero Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arie Koster and Xavier Muñoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Algorithms in Communication Networks: Studies in Broadband, Optical, Wireless, and Ad Hoc Networks.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXVII, Springer, pp.63-94, 2010, EATCS Texts in Theoretical Computer Science, 978-3-642-02249-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00530964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16000,1409 +16741,1409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved kernels for Signed Max Cut parameterized above lower bound on (r,l)-graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luerbio Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubens Sucupira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01272714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of computing the $k$-restricted edge-connectivity of a graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
+                <w:t xml:space="preserve">Parameterized complexity dichotomy for $(r,\ell)$-Vertex Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272707v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01272704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity dichotomy for $(r,\ell)$-Vertex Deletion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">On the complexity of computing the $k$-restricted edge-connectivity of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272704v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01272707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01225570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01225569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Dichotomies for the Minimum F-Overlay Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9045, Inria Sophia Antipolis. 2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7166, INRIA. 2009, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00443582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMPLS Routing Strategies based on the Design of Hypergraph Layouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moulierac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6842, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00360576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop cost and wavelength optimal two-period grooming with ratio 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles J. Colbourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gionfriddo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Quattrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7101, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPLS label stacking on the line network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moulierac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00354267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit visiting 10 ordered vertices in infinite grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6910, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00378586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness and Approximation of Traffic Grooming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6236, INRIA. 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00158341v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of the Smallest Degree Constraint Subgraph Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6237, INRIA. 2007, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00157970v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17412,100 +18153,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization in Graphs under Degree Constraints. Application to Telecommunication Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université Nice Sophia Antipolis; Universitat Politécnica de Catalunya, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00429092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17515,105 +18256,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Contributions to Parameterized Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Université de Montpellier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02079241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId421"/>
+      <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17681,51 +18422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BC9AB92"/>
+    <w:nsid w:val="FA0D353D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17912,51 +18653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignasi-sau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8981-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137767420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~sau/Pubs.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.05.042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04907382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe I. Cunha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00269-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04140763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Keiler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vinicius Gomes Costa Lima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudini Sampaio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Thom&#233; de Lima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1452664" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C M Gomes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00798-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T Lima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F dos Santos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton S Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A Campos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.M. Gomes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9931" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Do Carmo Viana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00740-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104812" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00659-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vin&#237;cius G. C. Lima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00686-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luerbio Faria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamita Klein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sucupira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.038" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefran de Oliveira Bastos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Siqueira Benevides" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira Mota" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.05.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliviera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Linhares Sales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.11.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02412578v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22429" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.04.024" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03124041v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Perret Du Cray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.09.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03110090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancrey Rodrigues Alves" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.024" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2018.02.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Beggas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.01.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481786v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Montejano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9716-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peleg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.04.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zaks" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2186462" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPDTR32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.05.001" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3L1LB69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736521v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;parl" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.07.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736512v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780328" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643800v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mu&#241;oz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20410" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090775440" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gionfriddo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Quattrocchi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080744190" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972334v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.443" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386275v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton Souza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Valencia-Pabon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.63" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386278v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de C. M. Gomes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.90" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2024.2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215020v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2023.30" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772619v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T. Lima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.69" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991812v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.64" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991855v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.68" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991913v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.82" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410739v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.12" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.19" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410722v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571229v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_10" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734085v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734132v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481787v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_31" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481432v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13524-3_6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736705v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_39" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TK1GKBGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455774v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176960v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272714v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272707v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272704v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490535v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432801v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158341v3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157970v4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429092v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02079241v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignasi-sau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8981-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137767420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~sau/Pubs.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561955v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DISC.2025.114808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi de Andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Silva Ara&#250;jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Shirley Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCSS.2025.103752" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.05.042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04907382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe I. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00269-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04140763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Keiler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vinicius Gomes Costa Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudini Sampaio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Thom&#233; de Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1452664" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Castro Mendes Gomes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00798-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F dos Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton S Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.M. Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9931" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Do Carmo Viana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00740-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104812" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00659-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989870v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vin&#237;cius G. C. Lima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00686-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luerbio Faria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamita Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sucupira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefran de Oliveira Bastos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Siqueira Benevides" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira Mota" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Linhares Sales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.11.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliviera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02412578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Perret Du Cray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.09.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03124041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2018.02.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03110090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancrey Rodrigues Alves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487565v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Beggas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Montejano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9716-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peleg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.04.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.05.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3L1LB69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPDTR32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zaks" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2186462" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;parl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.07.031" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780328" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mu&#241;oz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20410" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090775440" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gionfriddo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Quattrocchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080744190" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.443" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562649v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brandwein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2026.17" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Chaudhary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Zehavi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2025.10.339" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M Thilikos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.23" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton Souza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Valencia-Pabon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.63" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de C. M. Gomes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.90" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562576v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.324" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2024.2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2023.30" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T. Lima" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.69" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.68" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991812v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.64" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991913v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.82" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.12" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410722v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571229v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_31" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481432v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13524-3_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736705v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_39" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TK1GKBGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455774v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176960v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272714v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272704v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490535v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432801v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158341v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157970v4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02079241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>