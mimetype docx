--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -315,248 +315,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05561955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
+                <w:t xml:space="preserve">Vertex identification to a forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Jaffke</w:t>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103722⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 349 (1), pp.114699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05386282v1</w:t>
+                <w:t xml:space="preserve">lirmm-05386273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex identification to a forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Jaffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 349 (1), pp.114699. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156, pp.103722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05386273v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05386282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the parameterized complexity of computing good edge-labelings</w:t>
               </w:r>
@@ -568,51 +568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio César Silva Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,482 +1472,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04698814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-apices of minor-closed graph classes. I. Bounding the obstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Keiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinicius Gomes Costa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudini Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 338, pp.199-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04028310v1</w:t>
+                <w:t xml:space="preserve">lirmm-04140763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rudini Sampaio</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Computing Maximum Minimal Blocking and Hitting Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (2), pp.444-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-01036-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04140763v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04028295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Computing Maximum Minimal Blocking and Hitting Sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Campos</w:t>
+                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. IV. An Optimal Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-01036-5⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (4), pp.865-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M140482X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028295v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04171495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. IV. An Optimal Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">k-apices of minor-closed graph classes. I. Bounding the obstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (4), pp.865-912. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.180-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M140482X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04171495v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04028310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the vertex cover number via edge contractions</w:t>
               </w:r>
@@ -2057,147 +2057,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04107607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-Depth Characterizes which Minor-Closed Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+                <w:t xml:space="preserve">Adapting the Directed Grid Theorem into an FPT Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36 (4), pp.2737-2773. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21m1400766⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.1887-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21m1452664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04028294v1</w:t>
+                <w:t xml:space="preserve">lirmm-04028302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-apices of Minor-closed Graph Classes. II. Parameterized Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2216,236 +2229,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3519028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the Directed Grid Theorem into an FPT Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+                <w:t xml:space="preserve">Bridge-Depth Characterizes which Minor-Closed Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M P Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36 (3), pp.1887-1917. </w:t>
+              <w:t xml:space="preserve">, 2022, 36 (4), pp.2737-2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21m1452664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21m1400766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028302v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04028294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing lop-Kernels: A Framework for Kernelization Lower Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,456 +2590,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03772271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Cuts of Bounded Degree</w:t>
+                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme de Castro Mendes Gomes</w:t>
+                <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (6), pp.1677-1706. </w:t>
+              <w:t xml:space="preserve">, 2021, 83 (8), pp.2351-2373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00798-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00830-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03374542v1</w:t>
+                <w:t xml:space="preserve">lirmm-03374591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Keiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinicius Gomes Costa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudini Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00830-x⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.86-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03374591v1</w:t>
+                <w:t xml:space="preserve">lirmm-03772657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rudini Sampaio</w:t>
+                <w:t xml:space="preserve">Reducing graph transversals via edge contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma T Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius F dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton S Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03772657v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03374537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing graph transversals via edge contractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius F dos Santos</w:t>
+                <w:t xml:space="preserve">Finding Cuts of Bounded Degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de Castro Mendes Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uéverton S Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 120, pp.62-74. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (6), pp.1677-1706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2021.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00798-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03374537v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03374542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloring Problems on Bipartite Graphs of Small Diameter</w:t>
               </w:r>
@@ -3361,659 +3361,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03772257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Maximum cuts in edge-colored graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Sucupira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02989921v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Finding Internally Vertex-Disjoint Long Directed Paths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Silva</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00659-5⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.1623-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989813v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">On the Complexity of Finding Internally Vertex-Disjoint Long Directed Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (6), pp.1616-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00659-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989938v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Parameterization of Weighted Coloring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vinícius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.56-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00686-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989870v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum cuts in edge-colored graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luerbio Faria</w:t>
+                <w:t xml:space="preserve">Dual Parameterization of Weighted Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">Carlos Vinícius G. C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 281, pp.229-234. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (8), pp.2316-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00686-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989852v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized complexity of finding a spanning tree with minimum reload cost diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. II. Single-exponential algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,469 +4201,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02989928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting Gallai 3-colorings of complete graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting The Directed Grid Theorem into an FPT Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefran de Oliveira Bastos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Oliveira Mota</w:t>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.05.015⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 346, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2019.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410619v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted proper orientations of trees and graphs of bounded treewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Linhares Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 771, pp.39-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02410622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02410618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting The Directed Grid Theorem into an FPT Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Lopes</w:t>
+                <w:t xml:space="preserve">Counting Gallai 3-colorings of complete graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefran de Oliveira Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrício Siqueira Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliviera</w:t>
+                <w:t xml:space="preserve">Guilherme Oliveira Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 346, pp.229-240. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (9), pp.2618-2631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2019.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410620v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02410619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Linear Kernels for Packing Problems</w:t>
               </w:r>
@@ -4766,51 +4766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bounds on the uniquely restricted chromatic index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4870,51 +4870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating maximum uniquely restricted matchings in bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,802 +4968,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02410617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved FPT algorithms for weighted independent set in bull-free graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Perret Du Cray</w:t>
+                <w:t xml:space="preserve">A Linear Kernel for Planar Total Dominating Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733496v1</w:t>
+                <w:t xml:space="preserve">lirmm-03124041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Improved FPT algorithms for weighted independent set in bull-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Perret Du Cray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (2), pp.451-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Kernel for Planar Total Dominating Set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garnero</w:t>
+                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23638/DMTCS-20-1-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03124041v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of labeled graphs of bounded treewidth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tight Erdös-Pósa Function for Wheel Minors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Noy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Aboulker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2018.02.030⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.2302-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1153169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109959v1</w:t>
+                <w:t xml:space="preserve">hal-01995696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancrey Rodrigues Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 729, pp.11-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 746, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109986v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03110090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tight Erdös-Pósa Function for Wheel Minors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 729, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1153169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01995696v1</w:t>
+                <w:t xml:space="preserve">hal-03109986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sancrey Rodrigues Alves</w:t>
+                <w:t xml:space="preserve">On the number of labeled graphs of bounded treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 746, pp.36-48. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2018.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03110090v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity dichotomies for the Minimum F -Overlay problem</w:t>
               </w:r>
@@ -6003,1010 +6003,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of the MINCCA problem on graphs of bounded decomposability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Maximum Cuts in Edge-colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Sucupira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.87 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01630777v1</w:t>
+                <w:t xml:space="preserve">hal-01733581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592242v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterized complexity of the Edge Monitoring problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01487565v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Cuts in Edge-colored Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">On the complexity of computing the k-restricted edge-connectivity of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.016⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 662, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733581v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.034⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.536-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733595v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218519v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of computing the k-restricted edge-connectivity of a graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
+                <w:t xml:space="preserve">On the parameterized complexity of the Edge Monitoring problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Beggas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481786v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01487565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garnero</w:t>
+                <w:t xml:space="preserve">Parameterized complexity of the MINCCA problem on graphs of bounded decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Özkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 217, pp.536-547. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 690, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481785v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01630777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity Dichotomy for (r, ℓ)-Vertex Deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luerbio Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7164,308 +7164,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01487567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Langer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2797140⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01288472v1</w:t>
+                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Reidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Rossmanith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 79 (4), pp.920-938. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.No. 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-017-0260-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2797140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03113710v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01288472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge variant of the Erdős–Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7525,51 +7525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of planarity in connectivity problems parameterized by treewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7759,51 +7759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting and harvesting pumpkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8303,402 +8303,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01272717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of finding small degree-constrained subgraphs</w:t>
+                <w:t xml:space="preserve">Placing Regenerators in Optical Networks to Satisfy Multiple Sets of Requests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Amini</w:t>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saket Saurabh</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Zaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2012.2186462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736517v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the approximability of some degree-constrained subgraph problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 160 (2), pp.1661-1679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing Regenerators in Optical Networks to Satisfy Multiple Sets of Requests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George B. Mertzios</w:t>
+                <w:t xml:space="preserve">Parameterized complexity of finding small degree-constrained subgraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Zaks</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2012.2186462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736699v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t>
               </w:r>
@@ -8723,51 +8723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moulierac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9058,290 +9058,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On self-duality of branchwidth in graphs of bounded genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3-4), pp.121-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736520v1</w:t>
+                <w:t xml:space="preserve">inria-00585561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On self-duality of branchwidth in graphs of bounded genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (17), pp.2184-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00585561v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shmuel Zaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (5), pp.1234-1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10202,51 +10202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Minors Under Structural Parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brandwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10300,265 +10300,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05562649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing the quantification of CMSO: model checking on minor-closed graph classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Parameterized Perspective on Uniquely Restricted Matchings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhi Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meirav Zehavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2025 - 36th Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611978322.12⟩</w:t>
+              <w:t xml:space="preserve">LAGOS 2025 - XIII Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Buenos AIres, Argentina. pp.509-516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2025.10.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04918933v1</w:t>
+                <w:t xml:space="preserve">lirmm-05562569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parameterized Perspective on Uniquely Restricted Matchings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterizing the quantification of CMSO: model checking on minor-closed graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meirav Zehavi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGOS 2025 - XIII Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Buenos AIres, Argentina. pp.509-516, </w:t>
+              <w:t xml:space="preserve">SODA 2025 - 36th Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, New Orleans, United States. pp.403-445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.PROCS.2025.10.339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611978322.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05562569v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04918933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Modification of Bounded Size to Minor-Closed Classes as Fast as Vertex Deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10618,51 +10618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration Kernels for Vertex Cover and Feedback Vertex Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme C. M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11047,51 +11047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Subgraphs Under Structural Parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart M.P. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11249,63 +11249,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04700569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Morelle</w:t>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11315,78 +11328,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.93:1-93:19, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.61:1-61:21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04253814v1</w:t>
+                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Menger-Like Dualities in Digraphs and Applications to Half-Integral Linkages</w:t>
               </w:r>
@@ -11483,76 +11496,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11562,121 +11562,121 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.61:1-61:21, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.93:1-93:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
+                <w:t xml:space="preserve">lirmm-04253814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Jaffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11866,64 +11866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Framework for Kernelization Lower Bounds: The Case of Maximum Minimal Vertex Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11977,343 +11977,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03526704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M P Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2020 - 46th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Leeds, United Kingdom. pp.67-79, </w:t>
+              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.16:1--16:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-60440-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991977v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.16:1--16:19, </w:t>
+              <w:t xml:space="preserve">WG 2020 - 46th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Leeds, United Kingdom. pp.67-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60440-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relaxation of the Directed Disjoint Paths Problem: A Global Congestion Metric Helps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Lopes</w:t>
+                <w:t xml:space="preserve">Reducing Graph Transversals via Edge Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma T. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.68:1-68:15, </w:t>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.64:1-64:15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991855v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complexity dichotomy for hitting connected minors on bounded treewidth graphs: the chair and the banner draw the boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,144 +12393,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02991215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Graph Transversals via Edge Contractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">A Relaxation of the Directed Disjoint Paths Problem: A Global Congestion Metric Helps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2020 - 45th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.64:1-64:15, </w:t>
+              <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic. pp.68:1-68:15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2020.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991812v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT-Algorithm for Recognizing k-Apices of Minor-Closed Graph Classes</w:t>
               </w:r>
@@ -12679,265 +12679,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02991913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Dual parameterization of Weighted Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinícius G. C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.2:1--2:13, </w:t>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.12:1--12:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual parameterization of Weighted Coloring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.12:1--12:14, </w:t>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.2:1--2:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410739v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Cuts of Bounded Degree: Complexity, FPT and Exact Algorithms, and Kernelization</w:t>
               </w:r>
@@ -13008,278 +13008,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02410703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Algorithms for Hitting (Topological) Minors on Graphs of Bounded Treewidth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">How much does a treedepth modulator help to obtain polynomial kernels beyond sparse graphs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.4:1--4:12, </w:t>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.10:1--10:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733845v1</w:t>
+                <w:t xml:space="preserve">lirmm-01730228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does a treedepth modulator help to obtain polynomial kernels beyond sparse graphs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">Optimal Algorithms for Hitting (Topological) Minors on Graphs of Bounded Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.10:1--10:13, </w:t>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.4:1--4:12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01730228v1</w:t>
+                <w:t xml:space="preserve">hal-01733845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the complexity of finding internally vertex-disjoint long directed paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13339,51 +13339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of Finding a Spanning Tree with Minimum Reload Cost Diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13599,64 +13599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Number of Labeled Graphs of Bounded Treewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13703,51 +13703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniquely Restricted Matchings and Edge Colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13801,815 +13801,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Özkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordeshai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
+              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp.195-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218496v1</w:t>
+                <w:t xml:space="preserve">lirmm-01481360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bergamo, Italy. pp.53-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481787v1</w:t>
+                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.122-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
+                <w:t xml:space="preserve">hal-01218496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancrey Rodrigues Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp.195-206, </w:t>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.423-437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481360v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01481787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
+                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
+              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
+                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14686,64 +14686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering and packing pumpkin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14807,64 +14807,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14928,51 +14928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of planarity in connectivity problems parameterized by treewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15136,51 +15136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge variant of the Erdős-Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15244,90 +15244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Kernels and Single-exponential Algorithms via Protrusion Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Reidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rossmanith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Riga, Latvia. pp.613-624, </w:t>
@@ -15558,498 +15558,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">On Approximating the $d$-Girth of a Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.394-407, </w:t>
+              <w:t xml:space="preserve">SOFSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nový Smokovec, Slovakia. pp.467-481, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-18381-2_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Approximating the $d$-Girth of a Graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Peleg</w:t>
+                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.394-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-18381-2_39⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736705v1</w:t>
+                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+                <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Zaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2010 - 18th Annual European Symposium on Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Symposium on Theoretical Aspects of Computer Science - STACS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Nancy Grand Est &amp; Loria, Mar 2010, Nancy, France. pp.585-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736769v1</w:t>
+                <w:t xml:space="preserve">inria-00455774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George B. Mertzios</w:t>
+                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Zaks</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Theoretical Aspects of Computer Science - STACS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA 2010 - 18th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Liverpool, United Kingdom. pp.97-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15775-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00455774v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic programming for graphs on surfaces</w:t>
               </w:r>
@@ -16143,51 +16143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-Simple Circuits Through 10 Ordered Vertices in Square Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16225,64 +16225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness of Approximating the Traffic Grooming Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16749,304 +16749,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved kernels for Signed Max Cut parameterized above lower bound on (r,l)-graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Parameterized complexity dichotomy for $(r,\ell)$-Vertex Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luerbio Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272714v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity dichotomy for $(r,\ell)$-Vertex Deletion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">On the complexity of computing the $k$-restricted edge-connectivity of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272704v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of computing the $k$-restricted edge-connectivity of a graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
+                <w:t xml:space="preserve">Improved kernels for Signed Max Cut parameterized above lower bound on (r,l)-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Sucupira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272707v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17399,241 +17399,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
+                <w:t xml:space="preserve">GMPLS Routing Strategies based on the Design of Hypergraph Layouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moulierac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7166, INRIA. 2009, pp.39</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6842, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00443582v1</w:t>
+                <w:t xml:space="preserve">inria-00360576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMPLS Routing Strategies based on the Design of Hypergraph Layouts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+                <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6842, INRIA. 2009</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7166, INRIA. 2009, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00360576v1</w:t>
+                <w:t xml:space="preserve">inria-00443582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop cost and wavelength optimal two-period grooming with ratio 4</w:t>
               </w:r>
@@ -17776,51 +17776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moulierac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17872,51 +17872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit visiting 10 ordered vertices in infinite grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17951,64 +17951,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness and Approximation of Traffic Grooming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18043,51 +18043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of the Smallest Degree Constraint Subgraph Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18422,51 +18422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA0D353D"/>
+    <w:nsid w:val="748200B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18653,51 +18653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignasi-sau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8981-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137767420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~sau/Pubs.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561955v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DISC.2025.114808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi de Andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Silva Ara&#250;jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Shirley Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCSS.2025.103752" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.05.042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04907382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe I. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00269-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04140763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Keiler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vinicius Gomes Costa Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliveira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudini Sampaio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Thom&#233; de Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1452664" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Castro Mendes Gomes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00798-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F dos Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton S Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.M. Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9931" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Do Carmo Viana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00740-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104812" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00659-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989870v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vin&#237;cius G. C. Lima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00686-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luerbio Faria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamita Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sucupira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefran de Oliveira Bastos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Siqueira Benevides" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira Mota" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Linhares Sales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.11.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliviera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02412578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733496v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Perret Du Cray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.09.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03124041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2018.02.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03110090v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancrey Rodrigues Alves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487565v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Beggas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.01.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733595v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481786v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Montejano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9716-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peleg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.04.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.05.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3L1LB69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPDTR32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736699v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zaks" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2186462" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;parl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.07.031" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780328" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mu&#241;oz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20410" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090775440" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gionfriddo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Quattrocchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080744190" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.443" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562649v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brandwein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2026.17" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Chaudhary" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Zehavi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2025.10.339" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M Thilikos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.23" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton Souza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Valencia-Pabon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.63" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de C. M. Gomes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.90" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562576v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.324" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2024.2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2023.30" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T. Lima" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.69" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991855v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.68" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991812v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.64" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991913v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.82" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.12" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410722v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571229v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481787v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_31" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481432v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13524-3_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736705v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_39" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TK1GKBGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455774v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176960v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272714v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272704v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272707v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490535v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432801v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158341v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157970v4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02079241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignasi-sau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8981-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137767420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~sau/Pubs.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561955v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DISC.2025.114808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi de Andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Silva Ara&#250;jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Shirley Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCSS.2025.103752" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.05.042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04907382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe I. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00269-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04140763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Keiler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vinicius Gomes Costa Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudini Sampaio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Thom&#233; de Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1452664" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T Lima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton S Souza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374542v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Castro Mendes Gomes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00798-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.M. Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9931" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Do Carmo Viana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00740-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104812" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luerbio Faria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamita Klein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sucupira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00659-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vin&#237;cius G. C. Lima" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00686-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliviera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Linhares Sales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.11.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefran de Oliveira Bastos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Siqueira Benevides" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira Mota" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.05.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02412578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03124041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Perret Du Cray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03110090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancrey Rodrigues Alves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109986v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2018.02.030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Montejano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Beggas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.01.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9716-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peleg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.04.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zaks" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2186462" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPDTR32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736517v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.05.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3L1LB69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;parl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.07.031" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780328" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mu&#241;oz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20410" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090775440" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gionfriddo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Quattrocchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080744190" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.443" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562649v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brandwein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2026.17" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Chaudhary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Zehavi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2025.10.339" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M Thilikos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.23" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton Souza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Valencia-Pabon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.63" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de C. M. Gomes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.90" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562576v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.324" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2024.2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2023.30" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T. Lima" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.69" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.64" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991855v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.68" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991913v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.82" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.12" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410722v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571229v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481787v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_31" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481432v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13524-3_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736705v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_39" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TK1GKBGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176960v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272707v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272714v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490535v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432801v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158341v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157970v4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02079241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>