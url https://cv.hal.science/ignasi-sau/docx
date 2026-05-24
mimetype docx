--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -783,495 +783,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05386272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redicolouring digraphs: directed treewidth and cycle-degeneracy</w:t>
+                <w:t xml:space="preserve">FPT algorithms for packing k-safe spanning rooted sub(di)graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+                <w:t xml:space="preserve">Florian Hörsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 356, pp.191-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.05.042⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 346, pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271445v1</w:t>
+                <w:t xml:space="preserve">lirmm-04352990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more accurate view of the Flat Wall Theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redicolouring digraphs: directed treewidth and cycle-degeneracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.23121⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.191-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2024.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04700544v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A more accurate view of the Flat Wall Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3696451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (2), pp.263-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.23121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825119v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04700544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPT algorithms for packing k-safe spanning rooted sub(di)graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Karolinna Maia</w:t>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 346, pp.80-94. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Leibniz International Proceedings in Informatics (LIPIcs), 26 (1), pp.1-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3696451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04352990v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the parameterized complexity of the median and closest problems under some permutation metrics</w:t>
               </w:r>
@@ -1374,77 +1374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TheoretiCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1472,274 +1472,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04698814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Computing Maximum Minimal Blocking and Hitting Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Keiler</w:t>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vinicius Gomes Costa Lima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rudini Sampaio</w:t>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (2), pp.444-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-022-01036-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04140763v1</w:t>
+                <w:t xml:space="preserve">lirmm-04028295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Computing Maximum Minimal Blocking and Hitting Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Keiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinicius Gomes Costa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlio Araújo</w:t>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Campos</w:t>
+                <w:t xml:space="preserve">Rudini Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85 (2), pp.444-491. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 338, pp.199-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-022-01036-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04028295v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04140763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. IV. An Optimal Algorithm</w:t>
               </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (4), pp.865-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1842,64 +1842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-apices of minor-closed graph classes. I. Bounding the obstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 161, pp.180-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2193,64 +2193,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-apices of Minor-closed Graph Classes. II. Parameterized Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2284,51 +2284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridge-Depth Characterizes which Minor-Closed Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart M P Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,64 +2388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing lop-Kernels: A Framework for Kernelization Lower Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,90 +2687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target set selection with maximum activation time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Keiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vinicius Gomes Costa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudini Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,629 +3361,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03772257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum cuts in edge-colored graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">On the Complexity of Finding Internally Vertex-Disjoint Long Directed Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlio Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rubens Sucupira</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.038⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (6), pp.1616-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-019-00659-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02989852v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
+                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.56-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989921v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Finding Internally Vertex-Disjoint Long Directed Paths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Dual Parameterization of Weighted Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor A Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinícius G. C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 82 (6), pp.1616-1639. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-019-00659-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 82 (8), pp.2316-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00686-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989813v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Maximum cuts in edge-colored graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Sucupira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989938v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Parameterization of Weighted Coloring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vinícius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (8), pp.2316-2336. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.1623-1648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00686-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989870v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized complexity of finding a spanning tree with minimum reload cost diameter</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 814, pp.135-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4201,352 +4201,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02989928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting The Directed Grid Theorem into an FPT Algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliviera</w:t>
+                <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2019.08.021⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410620v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted proper orientations of trees and graphs of bounded treewidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Linhares Sales</w:t>
+                <w:t xml:space="preserve">Adapting The Directed Grid Theorem into an FPT Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.11.013⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 346, pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2019.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410622v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02410620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Much Does a Treedepth Modulator Help to Obtain Polynomial Kernels Beyond Sparse Graphs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">Weighted proper orientations of trees and graphs of bounded treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Linhares Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (10), pp.4043-4068. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 771, pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-018-0468-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02410618v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02410622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Gallai 3-colorings of complete graphs</w:t>
               </w:r>
@@ -4688,51 +4688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (4), pp.1615-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4779,51 +4779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bounds on the uniquely restricted chromatic index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,51 +4883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating maximum uniquely restricted matchings in bipartite graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5433,64 +5433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sancrey Rodrigues Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luerbio Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5535,1478 +5535,1478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03110090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the number of labeled graphs of bounded treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2018.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109986v1</w:t>
+                <w:t xml:space="preserve">hal-03109959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of labeled graphs of bounded treewidth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71, pp.12-21. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 729, pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2018.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109959v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity dichotomies for the Minimum F -Overlay problem</w:t>
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathann Cohen</w:t>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Havet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Watrigant</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.116-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947563v1</w:t>
+                <w:t xml:space="preserve">hal-01690385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity dichotomies for the Minimum F -Overlay problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+                <w:t xml:space="preserve">Dorian Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Il Oum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+                <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (1), pp.116-135. </w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52-53, pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690385v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Cuts in Edge-colored Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.87 - 92. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733581v1</w:t>
+                <w:t xml:space="preserve">hal-01218519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.195-200. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.536-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733595v1</w:t>
+                <w:t xml:space="preserve">lirmm-01481785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">On the complexity of computing the k-restricted edge-connectivity of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 662, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218519v2</w:t>
+                <w:t xml:space="preserve">lirmm-01481786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of computing the k-restricted edge-connectivity of a graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
+                <w:t xml:space="preserve">Maximum Cuts in Edge-colored Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Sucupira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uéverton dos Santos Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 662, pp.31-39. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.87 - 92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481786v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Garnero</w:t>
+                <w:t xml:space="preserve">Ruling out FPT algorithms for Weighted Coloring on forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 217, pp.536-547. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.195-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01481785v1</w:t>
+                <w:t xml:space="preserve">hal-01733595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathann Cohen</w:t>
+                <w:t xml:space="preserve">On the parameterized complexity of the Edge Monitoring problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Fairouz Beggas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592242v1</w:t>
+                <w:t xml:space="preserve">lirmm-01487565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterized complexity of the Edge Monitoring problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Beggas</w:t>
+                <w:t xml:space="preserve">Parameterized complexity of the MINCCA problem on graphs of bounded decomposability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamamache Kheddouci</w:t>
+                <w:t xml:space="preserve">Sibel Özkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121, pp.39-44. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 690, pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2017.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01487565v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01630777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of the MINCCA problem on graphs of bounded decomposability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibel Özkan</w:t>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 690, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01630777v1</w:t>
+                <w:t xml:space="preserve">hal-01592242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity Dichotomy for (r, ℓ)-Vertex Deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luerbio Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7053,90 +7053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized algorithms for min-max multiway cut and list digraph homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86, pp.191-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7287,51 +7287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Kernels and Single-Exponential Algorithms Via Protrusion Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,51 +7447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 339 (8), pp.2027-2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7655,51 +7655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (4), pp.1864-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7759,51 +7759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8023,51 +8023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (2), pp.1-26/8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8101,51 +8101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic enumeration of non-crossing partitions on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8844,77 +8844,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (1), pp.69-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9058,234 +9058,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On self-duality of branchwidth in graphs of bounded genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (17), pp.2184-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00585561v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On self-duality of branchwidth in graphs of bounded genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interconnection Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3-4), pp.121-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736520v1</w:t>
+                <w:t xml:space="preserve">inria-00585561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
               </w:r>
@@ -9369,303 +9369,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster parameterized algorithms for minor containment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+                <w:t xml:space="preserve">Traffic grooming in bidirectional WDM ring networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.09.015⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1), pp.20-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.20410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736522v1</w:t>
+                <w:t xml:space="preserve">hal-00643800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic grooming in bidirectional WDM ring networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Muñoz</w:t>
+                <w:t xml:space="preserve">Faster parameterized algorithms for minor containment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (50), pp.7018-7028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2011.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.20410⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643800v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-Partitioning Regular Graphs for Ring Traffic Grooming with a Priori Placement of the ADMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhentao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9859,51 +9859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subexponential parameterized algorithms for degree-constrained subgraph problems on planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (3), pp.330-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10202,51 +10202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Minors Under Structural Parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brandwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10423,64 +10423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterizing the quantification of CMSO: model checking on minor-closed graph classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA 2025 - 36th Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, New Orleans, United States. pp.403-445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10618,51 +10618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration Kernels for Vertex Cover and Feedback Vertex Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme C. M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10846,252 +10846,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05386275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Directed Disjoint Paths on Tournaments (And Relatives)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding subdigraphs in digraphs of bounded directed treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.90⟩</w:t>
+              <w:t xml:space="preserve">LAGOS 2025 - XIII Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Buenos aires, Argentina. pp.397-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.10.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05386278v1</w:t>
+                <w:t xml:space="preserve">lirmm-05562576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding subdigraphs in digraphs of bounded directed treewidth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Directed Disjoint Paths on Tournaments (And Relatives)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de C. M. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGOS 2025 - XIII Latin American Algorithms, Graphs, and Optimization Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Buenos aires, Argentina. pp.397-404, </w:t>
+              <w:t xml:space="preserve">ICALP 2025 - 52nd International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aarhus, Denmark. pp.90:1-90:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.10.324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2025.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05562576v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05386278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernelization Dichotomies for Hitting Subgraphs Under Structural Parameterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart M.P. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11249,274 +11249,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04700569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">New Menger-Like Dualities in Digraphs and Applications to Half-Integral Linkages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.61:1-61:21, </w:t>
+              <w:t xml:space="preserve">ESA 2023 - 31st Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.30:1-30:18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2023.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
+                <w:t xml:space="preserve">hal-04215020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Menger-Like Dualities in Digraphs and Applications to Half-Integral Linkages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Lopes</w:t>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2023 - 31st Annual European Symposium on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.30:1-30:18, </w:t>
+              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.61:1-61:21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2023.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215020v1</w:t>
+                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
               </w:r>
@@ -11528,64 +11528,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.93:1-93:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11658,51 +11658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2023 - 18th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.16:1-16:22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11866,64 +11866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Framework for Kernelization Lower Bounds: The Case of Maximum Minimal Vertex Cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlio Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11977,222 +11977,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03526704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bart M P Jansen</w:t>
+                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.16:1--16:19, </w:t>
+              <w:t xml:space="preserve">WG 2020 - 46th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Leeds, United Kingdom. pp.67-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-60440-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of finding large odd induced subgraphs and odd colorings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+                <w:t xml:space="preserve">Bridge-Depth Characterizes Which Structural Parameterizations of Vertex Cover Admit a Polynomial Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart M P Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2020 - 46th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Leeds, United Kingdom. pp.67-79, </w:t>
+              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.16:1--16:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-60440-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991977v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Graph Transversals via Edge Contractions</w:t>
               </w:r>
@@ -12321,51 +12321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.951-970, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12503,64 +12503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT-Algorithm for Recognizing k-Apices of Minor-Closed Graph Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.95:1-95:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12679,265 +12679,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02991913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual parameterization of Weighted Coloring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
+                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.12:1--12:14, </w:t>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.2:1--2:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410739v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Dual parameterization of Weighted Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vinícius G. C. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fernandes dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.2:1--2:13, </w:t>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.12:1--12:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Cuts of Bounded Degree: Complexity, FPT and Exact Algorithms, and Kernelization</w:t>
               </w:r>
@@ -13014,51 +13014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much does a treedepth modulator help to obtain polynomial kernels beyond sparse graphs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13131,51 +13131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.4:1--4:12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13203,369 +13203,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01733845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of finding internally vertex-disjoint long directed paths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Finding a Spanning Tree with Minimum Reload Cost Diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Silva</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATIN 2018 - 13th Latin American Symposium on Theoretical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina. pp.66-79, </w:t>
+              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.3:1--3:12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77404-6_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02410722v1</w:t>
+                <w:t xml:space="preserve">hal-01733767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Finding a Spanning Tree with Minimum Reload Cost Diameter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+                <w:t xml:space="preserve">On the complexity of finding internally vertex-disjoint long directed paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.3:1--3:12, </w:t>
+              <w:t xml:space="preserve">LATIN 2018 - 13th Latin American Symposium on Theoretical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Buenos Aires, Argentina. pp.66-79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77404-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733767v1</w:t>
+                <w:t xml:space="preserve">lirmm-02410722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Dichotomies for the Minimum $F$-Overlay Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Workshop on Combinatorial Algorithms (IWOCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Newcastle, Australia. pp.116-127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13612,51 +13612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Number of Labeled Graphs of Bounded Treewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13716,51 +13716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniquely Restricted Matchings and Edge Colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13820,51 +13820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of the MINCCA Problem on Graphs of Bounded Decomposability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Özkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13931,464 +13931,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01481360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bergamo, Italy. pp.53-64, </w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.122-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
+                <w:t xml:space="preserve">hal-01218496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancrey Rodrigues Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.122-132, </w:t>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.423-437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218496v1</w:t>
+                <w:t xml:space="preserve">lirmm-01481787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the (Parameterized) Complexity of Recognizing Well-Covered $(r,l)$-graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">Efficient FPT Algorithms for (Strict) Compatibility of Unrooted Phylogenetic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hong Kong, China. pp.423-437, </w:t>
+              <w:t xml:space="preserve">AAIM: Algorithmic Aspects in Information and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bergamo, Italy. pp.53-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-48749-6_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41168-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01481787v1</w:t>
+                <w:t xml:space="preserve">lirmm-01481368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14422,103 +14422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14552,77 +14552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14725,51 +14725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14807,51 +14807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized domination in circle graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15058,51 +15058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2014 - 31st International Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.312-324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15162,51 +15162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15231,51 +15231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Kernels and Single-exponential Algorithms via Protrusion Decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15391,51 +15391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Enschede, Netherlands. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15486,51 +15486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Sydney, NSW, Australia. pp.86-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15558,498 +15558,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Approximating the $d$-Girth of a Graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Peleg</w:t>
+                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Nový Smokovec, Slovakia. pp.467-481, </w:t>
+              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saarbrücken, Germany. pp.394-407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-18381-2_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736705v1</w:t>
+                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting and Harvesting Pumpkins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">On Approximating the $d$-Girth of a Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Peleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Thomassé</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2011 - 19th Annual European Symposium on Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFSEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nový Smokovec, Slovakia. pp.467-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-18381-2_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23719-5_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00642341v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George B. Mertzios</w:t>
+                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shmuel Zaks</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Theoretical Aspects of Computer Science - STACS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA 2010 - 18th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Liverpool, United Kingdom. pp.97-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15775-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00455774v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+                <w:t xml:space="preserve">The Recognition of Tolerance and Bounded Tolerance Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George B. Mertzios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shmuel Zaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2010 - 18th Annual European Symposium on Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Symposium on Theoretical Aspects of Computer Science - STACS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Nancy Grand Est &amp; Loria, Mar 2010, Nancy, France. pp.585-596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15775-2_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736769v1</w:t>
+                <w:t xml:space="preserve">inria-00455774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic programming for graphs on surfaces</w:t>
               </w:r>
@@ -16061,51 +16061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.372-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16143,51 +16143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-Simple Circuits Through 10 Ordered Vertices in Square Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16482,51 +16482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science - 45th International Workshop, WG 2019, Vall de Núria, Spain, June 19-21, 2019, Revised Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LNCS (11789), 2019, 978-3-030-30785-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30786-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16749,272 +16749,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity dichotomy for $(r,\ell)$-Vertex Deletion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sulamita Klein</w:t>
+                <w:t xml:space="preserve">On the complexity of computing the $k$-restricted edge-connectivity of a graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272704v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complexity of computing the $k$-restricted edge-connectivity of a graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pedro Montejano</w:t>
+                <w:t xml:space="preserve">Parameterized complexity dichotomy for $(r,\ell)$-Vertex Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luerbio Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272707v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved kernels for Signed Max Cut parameterized above lower bound on (r,l)-graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luerbio Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulamita Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubens Sucupira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17064,90 +17064,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17182,90 +17182,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17287,103 +17287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Dichotomies for the Minimum F-Overlay Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Mazauric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Watrigant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9045, Inria Sophia Antipolis. 2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17553,51 +17553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7166, INRIA. 2009, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17872,51 +17872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit visiting 10 ordered vertices in infinite grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18422,51 +18422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="748200B8"/>
+    <w:nsid w:val="66FF4B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18653,51 +18653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignasi-sau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8981-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137767420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~sau/Pubs.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561955v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DISC.2025.114808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi de Andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Silva Ara&#250;jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Shirley Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCSS.2025.103752" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.05.042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04907382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe I. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00269-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04140763v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Keiler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vinicius Gomes Costa Lima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliveira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudini Sampaio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Thom&#233; de Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1452664" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T Lima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton S Souza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374542v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Castro Mendes Gomes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00798-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.M. Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9931" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Do Carmo Viana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00740-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104812" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luerbio Faria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamita Klein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sucupira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989813v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00659-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989870v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vin&#237;cius G. C. Lima" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00686-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliviera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Linhares Sales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.11.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefran de Oliveira Bastos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Siqueira Benevides" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira Mota" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.05.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02412578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03124041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Perret Du Cray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03110090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancrey Rodrigues Alves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109986v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2018.02.030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947563v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733595v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Montejano" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487565v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Beggas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.01.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9716-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peleg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.04.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zaks" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2186462" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPDTR32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736517v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.05.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3L1LB69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;parl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.07.031" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780328" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mu&#241;oz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20410" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090775440" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gionfriddo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Quattrocchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080744190" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.443" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562649v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brandwein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2026.17" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Chaudhary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Zehavi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2025.10.339" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M Thilikos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.23" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton Souza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Valencia-Pabon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.63" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386278v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de C. M. Gomes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.90" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562576v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.324" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2024.2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2023.30" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T. Lima" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.69" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.64" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991855v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.68" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991913v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.82" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410739v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.12" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410722v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571229v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481787v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_31" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481432v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13524-3_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736705v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_39" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TK1GKBGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176960v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272704v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272707v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272714v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490535v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432801v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158341v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157970v4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02079241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ignasi-sau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8981-9287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137767420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/~sau/Pubs.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561955v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DISC.2025.114808" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05561967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi de Andrade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio C&#233;sar Silva Ara&#250;jo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Shirley Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCSS.2025.103752" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Campos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Costa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3724120" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2024.05.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04907382v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Felipe I. Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-024-00269-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-01036-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04140763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Keiler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vinicius Gomes Costa Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudini Sampaio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.06.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Thom&#233; de Lima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. dos Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prafullkumar Tale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2023.03.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1452664" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M P Jansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1400766" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03991247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-022-00979-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.10.023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374591v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00830-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772657v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374537v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T Lima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton S Souza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2021.03.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374542v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Castro Mendes Gomes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00798-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A Campos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C.M. Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Ibiapina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9931" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03374555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Alberto Do Carmo Viana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-021-00740-2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772257v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2021.104812" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989813v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-019-00659-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vin&#237;cius G. C. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00686-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luerbio Faria" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulamita Klein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sucupira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.038" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0468-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410620v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia de Oliviera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.08.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Linhares Sales" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.11.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefran de Oliveira Bastos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Siqueira Benevides" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Oliveira Mota" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.05.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02412578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22429" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.04.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03124041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-20-1-14" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Perret Du Cray" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.09.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995696v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiorini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Huynh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Joret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1153169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03110090v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancrey Rodrigues Alves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2018.02.030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.03.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Watrigant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2018.11.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Montejano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733595v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487565v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Beggas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2017.01.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630777v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel &#214;zkan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630773v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-016-9716-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03113710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-017-0260-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01288472v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Langer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Reidl" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rossmanith" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2797140" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Mertzios" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-013-9478-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178192v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120883736" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peleg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.04.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George B. Mertzios" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shmuel Zaks" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2012.2186462" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736702v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LPDTR32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736517v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.05.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3L1LB69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra &#352;parl" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.07.031" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736512v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780328" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643800v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mu&#241;oz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20410" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736697v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentao Li" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090775440" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00505516v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gionfriddo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Quattrocchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080744190" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972334v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.443" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562649v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brandwein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2026.17" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Chaudhary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirav Zehavi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PROCS.2025.10.339" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562588v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M Thilikos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562599v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. M. Gomes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.23" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386275v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton Souza" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Valencia-Pabon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.63" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562576v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.10.324" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386278v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de C. M. Gomes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.90" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700560v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart M.P. Jansen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.33" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.WABI.2024.2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215020v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2023.30" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03772619v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma T. Lima" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fernandes dos Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.69" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526704v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2021.4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991977v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60440-0_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991230v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.16" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991812v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.64" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991855v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.68" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991913v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.82" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.12" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730228v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02410722v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77404-6_6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571229v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78825-8_10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734085v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734132v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68705-6_8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481360v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordeshai Shalom" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_17" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481787v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48749-6_31" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481368v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41168-2_5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738534v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481432v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13524-3_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00829999v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39206-1_52" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00642341v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23719-5_34" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736705v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18381-2_39" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TK1GKBGL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00455774v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176960v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272707v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272704v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272714v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490535v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432801v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158341v3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157970v4" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429092v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-02079241v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>