--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -606,563 +606,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sol-gel fluorescent sensor to track carbonyl compounds</w:t>
+                <w:t xml:space="preserve">Carboxymethylation of Cinnamyl Alcohol with Dimethyl Carbonate over Graphitic Carbon Nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carballido</w:t>
+                <w:t xml:space="preserve">Nataliya D Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Ekaterina Y Kholkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Weber</w:t>
+                <w:t xml:space="preserve">Sergii Sergiienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei V Kovalevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126569⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (5), pp.e202300600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676455v1</w:t>
+                <w:t xml:space="preserve">hal-04757284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxymethylation of Cinnamyl Alcohol with Dimethyl Carbonate over Graphitic Carbon Nitrides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruthenium supported on silicate and aluminosilicate mesoporous materials applied to selective sugar hydrogenation: Xylose to xylitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Y Kholkina</w:t>
+                <w:t xml:space="preserve">German Araujo-Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Sergiienko</w:t>
+                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei V Kovalevsky</w:t>
+                <w:t xml:space="preserve">Kari Eränen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300600⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 485, pp.150019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.150019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757284v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium supported on silicate and aluminosilicate mesoporous materials applied to selective sugar hydrogenation: Xylose to xylitol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calorimetric Heats of Intrusion of LiCl Aqueous Solutions in Hydrophobic MFI-Type Zeosil: Influence of the Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Eränen</w:t>
+                <w:t xml:space="preserve">Céline Dirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Kopa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">Amir Astafan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.150019⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (17), pp.8827-8835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c03931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04757278v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric Heats of Intrusion of LiCl Aqueous Solutions in Hydrophobic MFI-Type Zeosil: Influence of the Concentration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new sol-gel fluorescent sensor to track carbonyl compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Astafan</w:t>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Nouali</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (17), pp.8827-8835. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.126569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c03931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04699270v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of β-Lactoglobulin on Thiol-Functionalized Mesoporous Silica</w:t>
               </w:r>
@@ -1533,103 +1533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion of Water in ZIF-8: Evidence of the Thermodynamic Instability under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Astafan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (34), pp.17249-17260. </w:t>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laroussi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,161 +1795,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florol synthesis via Prins cyclization over hierarchical beta zeolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of novel porous materials for capture of toluene traces in air under humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Barakov</w:t>
+                <w:t xml:space="preserve">Quentin Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Lasne</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Päivi Mäki-Arvela</w:t>
+                <w:t xml:space="preserve">Sven Grätz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
+                <w:t xml:space="preserve">Annika Krusenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 531, </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 344, pp.112204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcat.2022.112683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850935v1</w:t>
+                <w:t xml:space="preserve">hal-03844374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Efficiency of Na- and Ca-Exchanged Chabazites in D&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Separation by Quantum Sieving</w:t>
               </w:r>
@@ -1974,289 +1974,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.52738 - 52744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c12927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of novel porous materials for capture of toluene traces in air under humid conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Florol synthesis via Prins cyclization over hierarchical beta zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Barakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pujol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Basile Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Grätz</w:t>
+                <w:t xml:space="preserve">Päivi Mäki-Arvela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Krusenbaum</w:t>
+                <w:t xml:space="preserve">Mariya Shamzhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 344, pp.112204. </w:t>
+              <w:t xml:space="preserve">Molecular Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 531, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2022.112204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mcat.2022.112683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844374v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Beta Zeolites As Catalysts in α-Pinene Oxide Isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Barakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Päivi Mäki-Arvela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yaremov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,51 +2333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic activity of gold nanoparticles deposited on N-doped carbon-based supports in oxidation of glucose and arabinose mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya D Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (33), pp.40088-40097. </w:t>
@@ -2699,1480 +2699,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Beta zeolites as catalysts in a one-pot three-component cascade Prins–Friedel–Crafts reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pavel Yaremov</w:t>
+                <w:t xml:space="preserve">New force field for GCMC simulations of D2/H2 quantum sieving in pure silica zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Radola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiří Čejka</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0GC01787F⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (42), pp.24561-24571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cp03871g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006847v1</w:t>
+                <w:t xml:space="preserve">hal-03370901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective heterogeneous iridium catalyzed hydrogenation of cinnamalaniline</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marko M Melander</w:t>
+                <w:t xml:space="preserve">Enhanced quantum sieving of hydrogen isotopes via molecular rearrangement of the adsorbed phase in chabazite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Radola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina L Simakova</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (41), pp.5564-5566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC02060E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cy01886d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03394814v1</w:t>
+                <w:t xml:space="preserve">hal-03006850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced quantum sieving of hydrogen isotopes via molecular rearrangement of the adsorbed phase in chabazite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of D 2 /H 2 Selectivity in Zeolite A through Partial Na–K Exchange: Single-Gas and Coadsorption Studies at 45–77 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (41), pp.5564-5566. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (45), pp.24756-24764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC02060E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006850v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New force field for GCMC simulations of D2/H2 quantum sieving in pure silica zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Radola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Radola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Salazar</w:t>
+                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (42), pp.24561-24571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cp03871g⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03871G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370901v1</w:t>
+                <w:t xml:space="preserve">hal-03006840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior Fischer-Tropsch performance of uniform cobalt nanoparticles deposited into mesoporous SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iablokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Iablokov</w:t>
+                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 383, pp.297-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of D 2 /H 2 Selectivity in Zeolite A through Partial Na–K Exchange: Single-Gas and Coadsorption Studies at 45–77 K</w:t>
+                <w:t xml:space="preserve">D2 and H2 adsorption capacity and selectivity in CHA zeolites: Effect of Si/Al ratio, cationic composition and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06902⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.110217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006822v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New force field for GCMC simulations of D2/H2 quantum sieving in pure silica zeolites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+                <w:t xml:space="preserve">Hierarchical Beta zeolites obtained in concentrated reaction mixtures as catalysts in tetrahydropyranylation of alcohols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Barakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Yaremov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Tsyrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (42), pp.24561-24571. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 594, pp.117380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP03871G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006840v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2 and H2 adsorption capacity and selectivity in CHA zeolites: Effect of Si/Al ratio, cationic composition and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemoselective heterogeneous iridium catalyzed hydrogenation of cinnamalaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risto Savela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya D Shcherban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko M Melander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Macaud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina L Simakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 302, pp.110217. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1481 - 1496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cy01886d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006855v1</w:t>
+                <w:t xml:space="preserve">hal-03394814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Beta zeolites obtained in concentrated reaction mixtures as catalysts in tetrahydropyranylation of alcohols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Beta zeolites as catalysts in a one-pot three-component cascade Prins–Friedel–Crafts reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Barakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yaremov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Tsyrina</w:t>
+                <w:t xml:space="preserve">Jiří Čejka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 594, pp.117380. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (20), pp.6992-7002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2019.117380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0GC01787F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006882v1</w:t>
+                <w:t xml:space="preserve">hal-03006847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective adsorption of formaldehyde and water vapors in NaY and NaX zeolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loading of Cisplatin into Mesoporous Silica Nanoparticles: Effect of Surface Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weber Guy</w:t>
+                <w:t xml:space="preserve">Mathieu Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 288, pp.109563. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (27), pp.8984-8995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023843v1</w:t>
+                <w:t xml:space="preserve">hal-03023892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading of Cisplatin into Mesoporous Silica Nanoparticles: Effect of Surface Functionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective adsorption of formaldehyde and water vapors in NaY and NaX zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Varache</w:t>
+                <w:t xml:space="preserve">Weber Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (27), pp.8984-8995. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 288, pp.109563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023892v1</w:t>
+                <w:t xml:space="preserve">hal-03023843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induced cubic-to-hexagonal polytype transition in silicon nanowires</w:t>
               </w:r>
@@ -4197,51 +4197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4286,693 +4286,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02237058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible vs Rigid Networks of Two Isoreticular Viologen-Carboxylate based PCPs: the Ligand Size Effect</w:t>
+                <w:t xml:space="preserve">Detection and quantification of lung cancer biomarkers by a micro-analytical device using a single metal oxide-based gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Leroux</w:t>
+                <w:t xml:space="preserve">Geoffrey Gregis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mercier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1877944107666171025161852⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (1), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.08.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372007v1</w:t>
+                <w:t xml:space="preserve">hal-02131382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of lung cancer biomarkers by a micro-analytical device using a single metal oxide-based gas sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Gregis</w:t>
+                <w:t xml:space="preserve">Isomerization of α-pinene oxide over ZSM-5 based micro-mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+                <w:t xml:space="preserve">Roman Yu. Barakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Päivi Mäki-Arvela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Sergiienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.08.056⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 560, pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131382v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
+                <w:t xml:space="preserve">D2/H2 adsorption selectivity on FAU zeolites at 77.4 K: Influence of Si/Al ratio and cationic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324513v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerization of α-pinene oxide over ZSM-5 based micro-mesoporous materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergii Sergiienko</w:t>
+                <w:t xml:space="preserve">Flexible vs Rigid Networks of Two Isoreticular Viologen-Carboxylate based PCPs: the Ligand Size Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.140-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944107666171025161852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324518v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2/H2 adsorption selectivity on FAU zeolites at 77.4 K: Influence of Si/Al ratio and cationic composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Macaud</w:t>
+                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 270, pp.211-219. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (50), pp.22557-22567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324516v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous SiC with Potential Catalytic Application by Electrochemical Dissolution of Polycrystalline 3C-SiC</w:t>
               </w:r>
@@ -5092,51 +5092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,1065 +5220,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of materials toward toluene traces detection for air quality monitoring and lung cancer diagnosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the Mechanism of Water Adsorption/Desorption in Hydrophilic Viologen-Carboxylate Based PCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.02.015⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.2828-2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300244v1</w:t>
+                <w:t xml:space="preserve">hal-05027339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Mechanism of Water Adsorption/Desorption in Hydrophilic Viologen-Carboxylate Based PCP</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adsorption of hydrogen isotopes in the zeolite NaX: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lectez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.7b00279⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (18), pp.13099-13110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027339v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust viologen and Mn-based porous coordination polymer with two types of Lewis acid sites providing high affinity for H 2 O, CO 2 and NH 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (45), pp.15666-15670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7dt03541a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of hydrogen isotopes in the zeolite NaX: Experiments and simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size and Surface Chemistry Tuning of Silicon Carbide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Macaud</w:t>
+                <w:t xml:space="preserve">S. Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bellat</w:t>
+                <w:t xml:space="preserve">E. Shamatulskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Volvach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Korytko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.222⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.13561-13571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368548v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and Surface Chemistry Tuning of Silicon Carbide Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Shamatulskaya</w:t>
+                <w:t xml:space="preserve">Characterization of materials toward toluene traces detection for air quality monitoring and lung cancer diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gregis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Volvach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gryn</w:t>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Korytko</w:t>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, pp.13561-13571. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 192, pp.374 - 382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701500v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of fluoride-free MIL-100(Fe) and MIL-53(Fe) in water: Effect of temperature and pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of water adsorption in the large pore form of the gallium-based MIL-53 metal-organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 219, pp.117-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.07.037⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 222, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238693v1</w:t>
+                <w:t xml:space="preserve">hal-02116279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Coordination Polymer Based on Bipyridinium Carboxylate Linkers with High and Reversible Ammonia Uptake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of fluoride-free MIL-100(Fe) and MIL-53(Fe) in water: Effect of temperature and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01119⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219, pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372224v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of water adsorption in the large pore form of the gallium-based MIL-53 metal-organic framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Porous Coordination Polymer Based on Bipyridinium Carboxylate Linkers with High and Reversible Ammonia Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+                <w:t xml:space="preserve">Marie-Claire Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+                <w:t xml:space="preserve">Jens Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 222, pp.145-152. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.8587-8594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116279v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of Toluene over NaX Zeolite Exchanged with Cu2+</w:t>
               </w:r>
@@ -6316,51 +6316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madona Labaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Catalysts, 5 (3), pp.1479-1497. </w:t>
@@ -6398,103 +6398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Open-Framework of a Bipyridinium-Carboxylate Based Copper Complex with High and Reversible Water Uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 642 (24), pp.1439-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6540,103 +6540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Supramolecular Open-Framework of a Bipyridinium-Carboxylate Based Copper Complex with High and Reversible Water Uptake (Z. Anorg. Allg. Chem. 24/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 642 (24), pp.1408-1408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6664,1347 +6664,1347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of adsorbed water in MIL-53(Al) by FTIR spectroscopy and ab-initio calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+                <w:t xml:space="preserve">Improving structural stability of water-dispersed MCM-41 silica nanoparticles through post-synthesis pH aging process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Bellat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Baras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (9), pp.356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-015-3147-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238513v1</w:t>
+                <w:t xml:space="preserve">hal-04933577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of MCM-41 type silica nanoparticles for biological applications: Control of size and absence of aggregation and cell cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Baras</w:t>
+                <w:t xml:space="preserve">Detection of lung cancer bio-markers in human breath using a micro-fabricated air analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gregis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (9), pp.4664-4670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.10.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933585v1</w:t>
+                <w:t xml:space="preserve">hal-01294572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving structural stability of water-dispersed MCM-41 silica nanoparticles through post-synthesis pH aging process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Baras</w:t>
+                <w:t xml:space="preserve">Photo- and Thermochromic and Adsorption Properties of Porous Coordination Polymers Based on Bipyridinium Carboxylate Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Adi Kassiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-015-3147-6⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (18), pp.8923-8930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933577v1</w:t>
+                <w:t xml:space="preserve">hal-02489317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of lung cancer bio-markers in human breath using a micro-fabricated air analyzer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Berger</w:t>
+                <w:t xml:space="preserve">Capture of formaldehyde by adsorption on nanoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.09.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 300, pp.711-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.07.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01294572v1</w:t>
+                <w:t xml:space="preserve">hal-04238534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo- and Thermochromic and Adsorption Properties of Porous Coordination Polymers Based on Bipyridinium Carboxylate Ligands</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of adsorbed water in MIL-53(Al) by FTIR spectroscopy and ab-initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00975⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489317v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture of formaldehyde by adsorption on nanoporous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Optimization of MCM-41 type silica nanoparticles for biological applications: Control of size and absence of aggregation and cell cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Remy Averlant</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 408, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.07.078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04238534v1</w:t>
+                <w:t xml:space="preserve">hal-04933585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a micro-analytical prototype for selective trace detection of orthonitrotoluene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromatographic Air Analyzer Microsystem for the Selective and Sensitive Detection of Explosive-related Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Mohsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114, pp.48-52. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.516-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2013.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238375v1</w:t>
+                <w:t xml:space="preserve">hal-04238504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Adsorption in Flexible Gallium-Based MIL-53 Metal–Organic Framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Fuchs</w:t>
+                <w:t xml:space="preserve">Development of a micro-analytical prototype for selective trace detection of orthonitrotoluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehya Mohsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp412433a⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, pp.48-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113192v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatographic Air Analyzer Microsystem for the Selective and Sensitive Detection of Explosive-related Compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">Water Adsorption in Flexible Gallium-Based MIL-53 Metal–Organic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Haigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.516-519. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (10), pp.5397-5405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp412433a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238504v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIL-53(Al) under reflux in water: Formation of γ-AlO(OH) shell and H2BDC molecules intercalated into the pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 183, pp.156-161. </w:t>
@@ -8055,77 +8055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Silica-Confined Manganese Oxide Nanoparticles as Highly Efficient Catalysts for the Low-Temperature Elimination of Formaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8201,64 +8201,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and characterization of adsorbents for the analysis of an explosive-related molecule traces in the air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Mohsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8347,90 +8347,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Induced Structural Transitions in the Gallium-Based MIL-53 Metal–Organic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bousquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (16), pp.8180-8188. </w:t>
@@ -8462,424 +8462,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfidation Mechanism of Pure and Cu-Doped ZnO Nanoparticles at Moderate Temperature: TEM and In Situ XRD Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperstoichiometric Interaction Between Silver and Mercury at the Nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniia V. Katok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond L. D. Whitby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Maekawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp303181d⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.2632--2635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761188v1</w:t>
+                <w:t xml:space="preserve">hal-00761236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperstoichiometric Interaction Between Silver and Mercury at the Nanoscale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polypyrrole-palladium nanoparticles composite as efficient catalyst for Suzuki-Miyaura coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiro Fukuda</w:t>
+                <w:t xml:space="preserve">Tatiana V. Magdesieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Maekawa</w:t>
+                <w:t xml:space="preserve">Oleg M. Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg A. Levitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika A. Zinovyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201106776⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 353, pp.50--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2011.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761236v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypyrrole-palladium nanoparticles composite as efficient catalyst for Suzuki-Miyaura coupling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oleg A. Levitsky</w:t>
+                <w:t xml:space="preserve">Sulfidation Mechanism of Pure and Cu-Doped ZnO Nanoparticles at Moderate Temperature: TEM and In Situ XRD Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika A. Zinovyeva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Skrzypski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Safonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2011.11.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.14423--14430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303181d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760309v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive polymeric material with condensed structure on the basis of magnesium(II) polyporphine</w:t>
               </w:r>
@@ -9164,64 +9164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ali Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (37), pp.11454. </w:t>
@@ -9265,1092 +9265,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Ni/SiO2 with thiophene.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Reaction of thiophene with mono- and bimetallic Ni-Co particles supported on -Al2O3 and HDS activities of obtained sulfides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gadacz</w:t>
+                <w:t xml:space="preserve">S. Schneefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Skrzypski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.897-901</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 371, pp.199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467988v1</w:t>
+                <w:t xml:space="preserve">hal-00468003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction of thiophene with mono- and bimetallic Ni-Co particles supported on -Al2O3 and HDS activities of obtained sulfides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Reaction between Thiophene and Ni Nanoparticles Supported on SiO2 or ZnO: In Situ Synchrotron X-Ray Diffraction Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Skrzypski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">O.V. Safonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 371, pp.199-204</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.17064-17069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468003v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction between Thiophene and Ni Nanoparticles Supported on SiO2 or ZnO: In Situ Synchrotron X-Ray Diffraction Study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Interaction of Ni/SiO2 with thiophene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">G. Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113, pp.17064-17069</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.897-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468000v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of palladium nanoparticle/polypyrrole composites.</w:t>
+                <w:t xml:space="preserve">Kinetics of the interaction between thiophene and Ni-Co bimetallic nanoparticles supported on silica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vasilyeva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">N. Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Heintz</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (1), pp.199-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467820v1</w:t>
+                <w:t xml:space="preserve">hal-00467795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of the interaction between thiophene and Ni-Co bimetallic nanoparticles supported on silica.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Kinetics of thiophene reactive adsorption on Ni/SiO2 and Ni/ZnO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.- P. Bellat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (1), pp.199-205</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130, pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467795v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of thiophene reactive adsorption on Ni/SiO2 and Ni/ZnO.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Reactive adsorption of thiophene on Ni/ZnO: role of hydrogen pretreatment and nature of the rate determining step.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bellat</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 130, pp.199-205</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (3-4), pp.766-772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467783v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive adsorption of thiophene on Ni/ZnO: role of hydrogen pretreatment and nature of the rate determining step.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Decomposition of carbon dioxide over putative cubic nanophase cobalt, nickel and zinc ferrites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nordhei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mathisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.- P. Bellat</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicholson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (16), pp.6531-6537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp7112158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467794v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of carbon dioxide over putative cubic nanophase cobalt, nickel and zinc ferrites.</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of palladium nanoparticle/polypyrrole composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nordhei</w:t>
+                <w:t xml:space="preserve">S. Vasilyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mathisen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">M. A. Vorotyntsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nicholson</w:t>
+                <w:t xml:space="preserve">O. Heintz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (16), pp.6531-6537. </w:t>
+              <w:t xml:space="preserve">, 2008, 112, pp.19878-19885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp7112158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp805423t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467787v1</w:t>
+                <w:t xml:space="preserve">hal-00467820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary transition metals sulfides in hydrotreating catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Ternary transition metals sulfides in hydrotreating catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Non-Equil. Thermod.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 322, pp.129-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175336v1</w:t>
+                <w:t xml:space="preserve">hal-00467563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary transition metals sulfides in hydrotreating catalysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Ternary transition metals sulfides in hydrotreating catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Non-Equil. Thermod.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 322, pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467563v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound assisted synthesis, in aqueous media, of nanometric MoS2 and its promotion with Co.</w:t>
               </w:r>
@@ -10362,64 +10362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Uzcanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10457,51 +10457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of tetrahydrothiophene on faujasite type zeolites : Breakthrough curves and FTIR spectroscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouguessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10580,338 +10580,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00067830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution preparation of the amorphous molybdenum oxysulfide MoOS2 and its use for catalysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Sonochemical Preparation of MoS2 in Aqueous Solution: Replication of the Cavitation Bubbles in an Inorganic Material Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Uzcanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 178 (9), pp.2759-2765</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (14), pp.3575-3577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012521v1</w:t>
+                <w:t xml:space="preserve">hal-00012527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical Preparation of MoS2 in Aqueous Solution: Replication of the Cavitation Bubbles in an Inorganic Material Morphology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Promotion of highly loaded MoS2/Al2O3 hydrodesulfurization catalysts prepared in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Vrinat</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (14), pp.3575-3577</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 230 (1), pp.133-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012527v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion of highly loaded MoS2/Al2O3 hydrodesulfurization catalysts prepared in aqueous solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Solution preparation of the amorphous molybdenum oxysulfide MoOS2 and its use for catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 230 (1), pp.133-139</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 178 (9), pp.2759-2765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012538v1</w:t>
+                <w:t xml:space="preserve">hal-00012521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10929,90 +10929,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental ASP Database of Gas and Vapor Adsorption on Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11222,64 +11222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Uzcanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11343,64 +11343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Uzcanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11438,90 +11438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of thiophene reactive adsorption.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Aspects of Catalysis on Sulfides (MACS-IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11546,90 +11546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective adsorption of sulfur compounds on zeolites for natural gas purification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11684,51 +11684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption du tetrahydrothiophène dans des faujasites : courbes de percée et spectroscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouguessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ben Taarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11948,51 +11948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.166879" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Samy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bail&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skompska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya D Shcherban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Y Kholkina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Sergiienko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Kovalevsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300600" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Araujo-Barahona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kopa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04699270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dirand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Astafan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c03931" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00425-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Barakov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Lasne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M&#228;ki-Arvela" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gr&#228;tz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Krusenbaum" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yaremov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00441" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii A Sergiienko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina L Simakova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-021-04426-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03129794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jallais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117947" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#268;ejka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC01787F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Savela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko M Melander" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01886d" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Salazar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02060E" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Giraudet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03871g" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iablokov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Alekseev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaitsev" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.01.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06902" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03871G" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tsyrina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117380" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Guy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109563" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodichkina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00562E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372007v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171025161852" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yu. Barakov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.05.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Gryn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Korytko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Iablokov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00279" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027328v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Dul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03541a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Salazar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lectez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauvin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.222" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701500v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekseev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shamatulskaya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volvach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Korytko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02784" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238693v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.07.037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01119" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Romero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Chlala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5031479" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600281" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64PSPB3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201670241" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914903" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.10.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933577v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3147-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489317v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Toma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adi Kassiba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00975" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Averlant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.078" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DHW3MGN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238375v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCPLGJV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113192v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ortiz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412433a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238504v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.537" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300544" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5HJT9HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113280v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312179e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761188v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Skrzypski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303181d" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761236v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia V. Katok" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L. D. Whitby" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Fukuda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Maekawa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106776" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760309v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V. Magdesieva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg M. Nikitin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Levitsky" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika A. Zinovyeva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V7G8JZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467988v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadacz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Bellat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468003v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneefeld" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skrzypski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468000v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467795v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467783v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467787v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nordhei" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathisen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7112158" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BQZJPCR6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175336v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B5RZTHN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467563v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uzcanga" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067830v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouguessa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.08.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R3KW5ZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012521v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genuit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012527v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012538v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465845v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589821v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin V Gor&#8217;kov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia V Talagaeva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Bezverkhyy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A Pisareva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jsuin.17.00016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175798v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175801v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468167v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benoit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018309v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Taarit" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.166879" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Samy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bail&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skompska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya D Shcherban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Y Kholkina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Sergiienko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Kovalevsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Araujo-Barahona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kopa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04699270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dirand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Astafan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c03931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00425-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gr&#228;tz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Krusenbaum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112204" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Barakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Lasne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M&#228;ki-Arvela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112683" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yaremov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00441" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii A Sergiienko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina L Simakova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-021-04426-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03129794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jallais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117947" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Giraudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03871g" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Salazar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02060E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03871G" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iablokov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Alekseev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaitsev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.01.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tsyrina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Savela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko M Melander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01886d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#268;ejka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC01787F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Guy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodichkina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00562E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yu. Barakov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.05.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171025161852" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Gryn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Korytko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Iablokov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00279" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Salazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lectez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.222" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Dul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03541a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekseev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shamatulskaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volvach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Korytko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02784" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.07.037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372224v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01119" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Romero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Chlala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5031479" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600281" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64PSPB3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201670241" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3147-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Toma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adi Kassiba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00975" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Averlant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.078" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DHW3MGN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914903" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933585v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.10.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.537" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238375v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCPLGJV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113192v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ortiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412433a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300544" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5HJT9HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113280v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312179e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761236v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia V. Katok" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L. D. Whitby" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Fukuda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Maekawa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106776" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V. Magdesieva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg M. Nikitin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Levitsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika A. Zinovyeva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V7G8JZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Skrzypski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303181d" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneefeld" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skrzypski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Bellat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467988v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadacz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467794v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nordhei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathisen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7112158" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BQZJPCR6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467563v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175336v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B5RZTHN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uzcanga" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067830v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouguessa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.08.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R3KW5ZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012527v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012538v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genuit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465845v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589821v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin V Gor&#8217;kov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia V Talagaeva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Bezverkhyy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A Pisareva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jsuin.17.00016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175798v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175801v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468167v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benoit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018309v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Taarit" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>