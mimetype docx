--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -606,563 +606,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxymethylation of Cinnamyl Alcohol with Dimethyl Carbonate over Graphitic Carbon Nitrides</w:t>
+                <w:t xml:space="preserve">A new sol-gel fluorescent sensor to track carbonyl compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya D Shcherban</w:t>
+                <w:t xml:space="preserve">Laura Carballido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Y Kholkina</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Sergiienko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei V Kovalevsky</w:t>
+                <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300600⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 279, pp.126569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757284v1</w:t>
+                <w:t xml:space="preserve">hal-04676455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium supported on silicate and aluminosilicate mesoporous materials applied to selective sugar hydrogenation: Xylose to xylitol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carboxymethylation of Cinnamyl Alcohol with Dimethyl Carbonate over Graphitic Carbon Nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya D Shcherban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Araujo-Barahona</w:t>
+                <w:t xml:space="preserve">Ekaterina Y Kholkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
+                <w:t xml:space="preserve">Sergii Sergiienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kari Eränen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kopa</w:t>
+                <w:t xml:space="preserve">Andrei V Kovalevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.150019⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (5), pp.e202300600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757278v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric Heats of Intrusion of LiCl Aqueous Solutions in Hydrophobic MFI-Type Zeosil: Influence of the Concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruthenium supported on silicate and aluminosilicate mesoporous materials applied to selective sugar hydrogenation: Xylose to xylitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Araujo-Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dirand</w:t>
+                <w:t xml:space="preserve">Kari Eränen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Astafan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
+                <w:t xml:space="preserve">Ivan Kopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c03931⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 485, pp.150019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.150019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04699270v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sol-gel fluorescent sensor to track carbonyl compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calorimetric Heats of Intrusion of LiCl Aqueous Solutions in Hydrophobic MFI-Type Zeosil: Influence of the Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Carballido</w:t>
+                <w:t xml:space="preserve">Amir Astafan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Weber</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 279, pp.126569. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (17), pp.8827-8835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c03931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04676455v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of β-Lactoglobulin on Thiol-Functionalized Mesoporous Silica</w:t>
               </w:r>
@@ -1533,103 +1533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion of Water in ZIF-8: Evidence of the Thermodynamic Instability under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Astafan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (34), pp.17249-17260. </w:t>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laroussi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of novel porous materials for capture of toluene traces in air under humid conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,51 +2052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florol synthesis via Prins cyclization over hierarchical beta zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Barakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Beta Zeolites As Catalysts in α-Pinene Oxide Isomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Barakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Päivi Mäki-Arvela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,51 +2333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic activity of gold nanoparticles deposited on N-doped carbon-based supports in oxidation of glucose and arabinose mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya D Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Luan Sehn Canevesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (33), pp.40088-40097. </w:t>
@@ -2699,870 +2699,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New force field for GCMC simulations of D2/H2 quantum sieving in pure silica zeolites</w:t>
+                <w:t xml:space="preserve">Enhanced quantum sieving of hydrogen isotopes via molecular rearrangement of the adsorbed phase in chabazite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Radola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Giraudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+                <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Simon</w:t>
+                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Salazar</w:t>
+                <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (42), pp.24561-24571. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (41), pp.5564-5566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cp03871g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CC02060E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370901v1</w:t>
+                <w:t xml:space="preserve">hal-03006850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced quantum sieving of hydrogen isotopes via molecular rearrangement of the adsorbed phase in chabazite</w:t>
+                <w:t xml:space="preserve">New force field for GCMC simulations of D2/H2 quantum sieving in pure silica zeolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Radola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
+                <w:t xml:space="preserve">Jean Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Macaud</w:t>
+                <w:t xml:space="preserve">M. Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (41), pp.5564-5566. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (42), pp.24561-24571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC02060E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cp03871g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006850v1</w:t>
+                <w:t xml:space="preserve">hal-03370901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of D 2 /H 2 Selectivity in Zeolite A through Partial Na–K Exchange: Single-Gas and Coadsorption Studies at 45–77 K</w:t>
+                <w:t xml:space="preserve">D2 and H2 adsorption capacity and selectivity in CHA zeolites: Effect of Si/Al ratio, cationic composition and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herbst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06902⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 302, pp.110217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03006822v1</w:t>
+                <w:t xml:space="preserve">hal-03006855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New force field for GCMC simulations of D2/H2 quantum sieving in pure silica zeolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
+                <w:t xml:space="preserve">Superior Fischer-Tropsch performance of uniform cobalt nanoparticles deposited into mesoporous SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iablokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP03871G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 383, pp.297-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006840v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior Fischer-Tropsch performance of uniform cobalt nanoparticles deposited into mesoporous SiC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of D 2 /H 2 Selectivity in Zeolite A through Partial Na–K Exchange: Single-Gas and Coadsorption Studies at 45–77 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Macaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.01.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (45), pp.24756-24764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006861v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2 and H2 adsorption capacity and selectivity in CHA zeolites: Effect of Si/Al ratio, cationic composition and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New force field for GCMC simulations of D2/H2 quantum sieving in pure silica zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Radola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Macaud</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marcos Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 302, pp.110217. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (42), pp.24561-24571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03871G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006855v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Beta zeolites obtained in concentrated reaction mixtures as catalysts in tetrahydropyranylation of alcohols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Barakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Shcherban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Yaremov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3633,546 +3633,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective heterogeneous iridium catalyzed hydrogenation of cinnamalaniline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Beta zeolites as catalysts in a one-pot three-component cascade Prins–Friedel–Crafts reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Barakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Yaremov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risto Savela</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Irina L Simakova</w:t>
+                <w:t xml:space="preserve">Jiří Čejka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cy01886d⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (20), pp.6992-7002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0GC01787F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394814v1</w:t>
+                <w:t xml:space="preserve">hal-03006847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Beta zeolites as catalysts in a one-pot three-component cascade Prins–Friedel–Crafts reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pavel Yaremov</w:t>
+                <w:t xml:space="preserve">Chemoselective heterogeneous iridium catalyzed hydrogenation of cinnamalaniline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risto Savela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya D Shcherban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko M Melander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiří Čejka</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina L Simakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (20), pp.6992-7002. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1481 - 1496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0GC01787F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cy01886d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006847v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading of Cisplatin into Mesoporous Silica Nanoparticles: Effect of Surface Functionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective adsorption of formaldehyde and water vapors in NaY and NaX zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Varache</w:t>
+                <w:t xml:space="preserve">Weber Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Saviot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (27), pp.8984-8995. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 288, pp.109563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023892v1</w:t>
+                <w:t xml:space="preserve">hal-03023843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective adsorption of formaldehyde and water vapors in NaY and NaX zeolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loading of Cisplatin into Mesoporous Silica Nanoparticles: Effect of Surface Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weber Guy</w:t>
+                <w:t xml:space="preserve">Mathieu Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucien Saviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 288, pp.109563. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (27), pp.8984-8995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023843v1</w:t>
+                <w:t xml:space="preserve">hal-03023892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induced cubic-to-hexagonal polytype transition in silicon nanowires</w:t>
               </w:r>
@@ -4331,51 +4331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4420,559 +4420,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomerization of α-pinene oxide over ZSM-5 based micro-mesoporous materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible vs Rigid Networks of Two Isoreticular Viologen-Carboxylate based PCPs: the Ligand Size Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Yu. Barakov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Päivi Mäki-Arvela</w:t>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Sergiienko</w:t>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.05.007⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.140-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944107666171025161852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324518v1</w:t>
+                <w:t xml:space="preserve">hal-02372007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2/H2 adsorption selectivity on FAU zeolites at 77.4 K: Influence of Si/Al ratio and cationic composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Macaud</w:t>
+                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sciora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (50), pp.22557-22567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324516v1</w:t>
+                <w:t xml:space="preserve">hal-02324513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible vs Rigid Networks of Two Isoreticular Viologen-Carboxylate based PCPs: the Ligand Size Effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Isomerization of α-pinene oxide over ZSM-5 based micro-mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Shcherban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Yu. Barakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Päivi Mäki-Arvela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Sergiienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1877944107666171025161852⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 560, pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372007v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the lithium hydride–water vapor reaction system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Bezverkhyy</w:t>
+                <w:t xml:space="preserve">D2/H2 adsorption selectivity on FAU zeolites at 77.4 K: Influence of Si/Al ratio and cationic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (50), pp.22557-22567. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.211-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.10.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324513v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous SiC with Potential Catalytic Application by Electrochemical Dissolution of Polycrystalline 3C-SiC</w:t>
               </w:r>
@@ -5092,51 +5092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hydrolysis of lithium oxide by thermogravimetry, calorimetry and in situ FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sciora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5226,90 +5226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the Mechanism of Water Adsorption/Desorption in Hydrophilic Viologen-Carboxylate Based PCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,295 +5350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of hydrogen isotopes in the zeolite NaX: Experiments and simulations</w:t>
+                <w:t xml:space="preserve">A robust viologen and Mn-based porous coordination polymer with two types of Lewis acid sites providing high affinity for H 2 O, CO 2 and NH 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Salazar</w:t>
+                <w:t xml:space="preserve">A. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lectez</w:t>
+                <w:t xml:space="preserve">N. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gauvin</w:t>
+                <w:t xml:space="preserve">M. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Macaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bellat</w:t>
+                <w:t xml:space="preserve">M.-C. Dul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.222⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (45), pp.15666-15670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt03541a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368548v1</w:t>
+                <w:t xml:space="preserve">hal-05027328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust viologen and Mn-based porous coordination polymer with two types of Lewis acid sites providing high affinity for H 2 O, CO 2 and NH 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of hydrogen isotopes in the zeolite NaX: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leblanc</w:t>
+                <w:t xml:space="preserve">S. Lectez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mercier</w:t>
+                <w:t xml:space="preserve">C. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allain</w:t>
+                <w:t xml:space="preserve">M. Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Dul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Weber</w:t>
+                <w:t xml:space="preserve">J.P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (45), pp.15666-15670. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (18), pp.13099-13110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7dt03541a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.03.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027328v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and Surface Chemistry Tuning of Silicon Carbide Nanoparticles</w:t>
               </w:r>
@@ -5886,399 +5886,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of water adsorption in the large pore form of the gallium-based MIL-53 metal-organic framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Porous Coordination Polymer Based on Bipyridinium Carboxylate Linkers with High and Reversible Ammonia Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+                <w:t xml:space="preserve">Marie-Claire Dul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dittmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.003⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.8587-8594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116279v1</w:t>
+                <w:t xml:space="preserve">hal-02372224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of fluoride-free MIL-100(Fe) and MIL-53(Fe) in water: Effect of temperature and pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of water adsorption in the large pore form of the gallium-based MIL-53 metal-organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 219, pp.117-124. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 222, pp.145-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.07.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04238693v1</w:t>
+                <w:t xml:space="preserve">hal-02116279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Coordination Polymer Based on Bipyridinium Carboxylate Linkers with High and Reversible Ammonia Uptake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of fluoride-free MIL-100(Fe) and MIL-53(Fe) in water: Effect of temperature and pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (17), pp.8587-8594. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219, pp.117-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372224v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of Toluene over NaX Zeolite Exchanged with Cu2+</w:t>
               </w:r>
@@ -6398,103 +6398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Open-Framework of a Bipyridinium-Carboxylate Based Copper Complex with High and Reversible Water Uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 642 (24), pp.1439-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6540,103 +6540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Supramolecular Open-Framework of a Bipyridinium-Carboxylate Based Copper Complex with High and Reversible Water Uptake (Z. Anorg. Allg. Chem. 24/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 642 (24), pp.1408-1408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6670,51 +6670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving structural stability of water-dispersed MCM-41 silica nanoparticles through post-synthesis pH aging process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6963,64 +6963,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo- and Thermochromic and Adsorption Properties of Porous Coordination Polymers Based on Bipyridinium Carboxylate Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Adi Kassiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7110,51 +7110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7230,77 +7230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of adsorbed water in MIL-53(Al) by FTIR spectroscopy and ab-initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcos Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7360,77 +7360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of MCM-41 type silica nanoparticles for biological applications: Control of size and absence of aggregation and cell cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Varache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Saviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,90 +7921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIL-53(Al) under reflux in water: Formation of γ-AlO(OH) shell and H2BDC molecules intercalated into the pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 183, pp.156-161. </w:t>
@@ -9164,64 +9164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ali Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (37), pp.11454. </w:t>
@@ -9373,230 +9373,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction between Thiophene and Ni Nanoparticles Supported on SiO2 or ZnO: In Situ Synchrotron X-Ray Diffraction Study.</w:t>
+                <w:t xml:space="preserve">Interaction of Ni/SiO2 with thiophene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Safonova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Afanasiev</w:t>
+                <w:t xml:space="preserve">G. Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113, pp.17064-17069</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.897-901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468000v1</w:t>
+                <w:t xml:space="preserve">hal-00467988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Ni/SiO2 with thiophene.</w:t>
+                <w:t xml:space="preserve">Reaction between Thiophene and Ni Nanoparticles Supported on SiO2 or ZnO: In Situ Synchrotron X-Ray Diffraction Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Safonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gadacz</w:t>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.- P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.897-901</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.17064-17069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467988v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of the interaction between thiophene and Ni-Co bimetallic nanoparticles supported on silica.</w:t>
               </w:r>
@@ -9690,64 +9690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of thiophene reactive adsorption on Ni/SiO2 and Ni/ZnO.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gadacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9785,51 +9785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive adsorption of thiophene on Ni/ZnO: role of hydrogen pretreatment and nature of the rate determining step.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10145,212 +10145,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary transition metals sulfides in hydrotreating catalysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Ternary transition metals sulfides in hydrotreating catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Non-Equil. Thermod.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 322, pp.129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467563v1</w:t>
+                <w:t xml:space="preserve">hal-00175336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary transition metals sulfides in hydrotreating catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Ternary transition metals sulfides in hydrotreating catalysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Non-Equil. Thermod.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 322, pp.129-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00175336v1</w:t>
+                <w:t xml:space="preserve">hal-00467563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound assisted synthesis, in aqueous media, of nanometric MoS2 and its promotion with Co.</w:t>
               </w:r>
@@ -10375,51 +10375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10612,51 +10612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Uzcanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10720,51 +10720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion of highly loaded MoS2/Al2O3 hydrodesulfurization catalysts prepared in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10828,51 +10828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Genuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 178 (9), pp.2759-2765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10929,77 +10929,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental ASP Database of Gas and Vapor Adsorption on Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11235,51 +11235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afanasiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11311,256 +11311,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound assisted synthesis in aqueous media of nano MoS2,and its promotion with Co</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of thiophene reactive adsorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Scott</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gadacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bellat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">234th American Chemical Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Boston, United States. pp.123</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Catalysis on Sulfides (MACS-IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Doorn, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175801v1</w:t>
+                <w:t xml:space="preserve">hal-00472001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of thiophene reactive adsorption.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound assisted synthesis in aqueous media of nano MoS2,and its promotion with Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Uzcanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gadacz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bellat</w:t>
+                <w:t xml:space="preserve">P. Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Catalysis on Sulfides (MACS-IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Doorn, Netherlands</w:t>
+              <w:t xml:space="preserve">234th American Chemical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Boston, United States. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472001v1</w:t>
+                <w:t xml:space="preserve">hal-00175801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective adsorption of sulfur compounds on zeolites for natural gas purification.</w:t>
               </w:r>
@@ -11585,51 +11585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11948,51 +11948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.166879" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Samy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bail&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skompska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya D Shcherban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Y Kholkina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Sergiienko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Kovalevsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Araujo-Barahona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kopa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04699270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dirand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Astafan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c03931" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00425-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gr&#228;tz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Krusenbaum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112204" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Barakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Lasne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M&#228;ki-Arvela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112683" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yaremov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00441" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii A Sergiienko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina L Simakova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-021-04426-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03129794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jallais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117947" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Giraudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03871g" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Salazar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02060E" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03871G" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iablokov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Alekseev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaitsev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.01.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tsyrina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Savela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko M Melander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01886d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006847v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#268;ejka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC01787F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Guy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109563" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodichkina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00562E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yu. Barakov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.05.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171025161852" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Gryn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Korytko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Iablokov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00279" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Salazar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lectez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.222" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Dul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03541a" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekseev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shamatulskaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volvach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Korytko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02784" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116279v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.07.037" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372224v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01119" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Romero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Chlala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5031479" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600281" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64PSPB3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201670241" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3147-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Toma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adi Kassiba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00975" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Averlant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.078" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DHW3MGN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914903" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933585v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.10.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.537" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238375v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCPLGJV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113192v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ortiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412433a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300544" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5HJT9HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113280v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312179e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761236v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia V. Katok" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L. D. Whitby" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Fukuda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Maekawa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106776" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V. Magdesieva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg M. Nikitin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Levitsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika A. Zinovyeva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V7G8JZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Skrzypski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303181d" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneefeld" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skrzypski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Bellat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467988v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadacz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467794v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nordhei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathisen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7112158" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BQZJPCR6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467563v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175336v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B5RZTHN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uzcanga" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067830v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouguessa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.08.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R3KW5ZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012527v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012538v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genuit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465845v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589821v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin V Gor&#8217;kov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia V Talagaeva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Bezverkhyy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A Pisareva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jsuin.17.00016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175798v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175801v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472001v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468167v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benoit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018309v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Taarit" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387462v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hernando Abad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coutier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.166879" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Samy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bail&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Skompska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.132304" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carballido" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126569" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya D Shcherban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Y Kholkina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Sergiienko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V Kovalevsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300600" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Araujo-Barahona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shcherban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Er&#228;nen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kopa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.150019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04699270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dirand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Astafan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c03931" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Foley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c01099" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Optasanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Marco de Lucas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khan Rayhan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herbst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-023-00425-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04222173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04290" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2023.105169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pujol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Gr&#228;tz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Krusenbaum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.112204" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c12927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850935v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Barakov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Lasne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi M&#228;ki-Arvela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Shamzhy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2022.112683" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Yaremov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c00441" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii A Sergiienko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina L Simakova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-021-04426-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03387839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Mohajir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Luan Sehn Canevesi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c10430" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03129794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jallais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117947" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Radola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcos Salazar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Macaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02060E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Giraudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp03871g" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dirand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herbst" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iablokov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Alekseev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gryn" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezverkhyy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zaitsev" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.01.028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06902" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03871G" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tsyrina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2019.117380" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#268;ejka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC01787F" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risto Savela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko M Melander" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01886d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weber Guy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109563" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023892v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Varache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Saviot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00954" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodichkina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CE00562E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gregis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.08.056" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mercier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944107666171025161852" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324513v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sciora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.10.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Yu. Barakov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.05.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324520v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Gryn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Korytko" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Iablokov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00301" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324521v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sciora" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Guichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-017-6943-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027339v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00279" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05027328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblanc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Dul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03541a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368548v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Salazar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lectez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauvin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bellat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.03.222" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekseev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shamatulskaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volvach" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Korytko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02784" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.02.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372224v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01119" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116279v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ballandras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ortiz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.10.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.07.037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Romero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Chlala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5031479" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372195v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201600281" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-64PSPB3T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201670241" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-015-3147-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294572v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.09.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3HW6GDW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489317v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Toma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Adi Kassiba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00975" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Royer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Averlant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.07.078" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DHW3MGN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bellat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914903" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933585v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.10.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238504v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Mohsen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lahlou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.537" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238375v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2013.12.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCPLGJV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113192v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ortiz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Haigis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412433a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237966v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Chaplais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.09.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Averlant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201300544" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C5HJT9HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296295v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.10.042" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V846BNLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113280v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312179e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761236v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia V. Katok" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond L. D. Whitby" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Fukuda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Maekawa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106776" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760309v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana V. Magdesieva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg M. Nikitin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg A. Levitsky" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika A. Zinovyeva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V7G8JZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Skrzypski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Safonova" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303181d" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail A Vorotyntsev" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V Konev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Devillers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.10.039" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420008v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Vorotyntsev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Konev" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2010.06.001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510788v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Saada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000931h" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/258E2CF91D36F0D4FD6F60570354C1F8F291B7C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneefeld" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Skrzypski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- P. Bellat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467988v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gadacz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468000v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Safonova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afanasiev" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467795v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Serres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467794v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nordhei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathisen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7112158" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BQZJPCR6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasilyeva" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Vorotyntsev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805423t" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4KS748F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175336v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.01.015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B5RZTHN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467563v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Uzcanga" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067830v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouguessa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geantet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2005.08.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R3KW5ZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012527v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012538v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacroix" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012521v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genuit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465845v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01589821v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin V Gor&#8217;kov" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia V Talagaeva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyrille Hierso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Bezverkhyy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A Pisareva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jsuin.17.00016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175798v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472001v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175801v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468167v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benoit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018309v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Taarit" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>