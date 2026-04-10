--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2337,71 +2337,71 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomorphologie et sédimentologie des cavités du Cerro Benítez (Patagonie, Chili) : genèse et évolution d’un piège sédimentaire à mégafaune lors de la dernière glaciation</w:t>
+                <w:t xml:space="preserve">Géomorphologie et sédimentologie des cavités du Cerro Benitez (Patagonie, Chili) : genèse et évolution d'un piège sédimentaire à mégafaune lors de la dernière glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géomorphologie. Université de Rouen, 2023. Français. </w:t>
+              <w:t xml:space="preserve">Géomorphologie. Normandie Université, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023NORMR085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2504,51 +2504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="361BA46E"/>
+    <w:nsid w:val="6ED60972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>