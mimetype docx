--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -1383,51 +1383,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
+                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -1441,118 +1441,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379218v1</w:t>
+                <w:t xml:space="preserve">hal-04492834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
+                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
@@ -1566,94 +1566,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492834v1</w:t>
+                <w:t xml:space="preserve">hal-05379218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary landscape evolution of the lower Seine valley: an integrated geochronological multi-method approach</w:t>
               </w:r>
@@ -2504,51 +2504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED60972"/>
+    <w:nsid w:val="D51E3DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2735,51 +2735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-girault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9893-8843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275533700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12758" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila &#199;iner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akif Sar&#305;kaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107354" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02562032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64333-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Coudun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Poetisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04469768v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMR085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-girault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9893-8843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275533700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12758" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila &#199;iner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Akif Sar&#305;kaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Y&#305;ld&#305;r&#305;m" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107354" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02562032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64333-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03977620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Genuite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ballesteros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farrant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Coudun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Poetisi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04469768v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023NORMR085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>