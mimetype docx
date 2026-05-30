--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -2504,51 +2504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D51E3DB2"/>
+    <w:nsid w:val="4C93D27D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>