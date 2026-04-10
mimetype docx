--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -99,1471 +99,1588 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data augmentation for fuselage panel inspection via 3D point cloud segmentation</w:t>
+                <w:t xml:space="preserve">Industrial monocular depth estimation, semantic segmentation, and 6D pose estimation using foundational depth models in a data-scarce setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velibor Došljak</w:t>
+                <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35 (03), pp.031202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031202⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517217v1</w:t>
+                <w:t xml:space="preserve">hal-05574692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Data augmentation for fuselage panel inspection via 3D point cloud segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458846v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic neural architecture search toolkit for efficient and real-world deployment of visual inspection convolutional neural networks in industry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel de Prado</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031203⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527539v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623256v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning deep domain-agnostic features from synthetic renders for industrial visual inspection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic neural architecture search toolkit for efficient and real-world deployment of visual inspection convolutional neural networks in industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Pižurica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Pavlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Kovačević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman Abubakr</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Miguel de Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (05), pp.051604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.31.5.051604⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712960v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Local Descriptor for Comparing Renders with Real Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning deep domain-agnostic features from synthetic renders for industrial visual inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Abubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamir Ghimire</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), pp.1-15/3301. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (05), pp.051604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11083301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.31.5.051604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197287v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
+                <w:t xml:space="preserve">Learning Local Descriptor for Comparing Renders with Real Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pamir Ghimire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.1-15/3301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11083301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483189v1</w:t>
+                <w:t xml:space="preserve">hal-03197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557867v1</w:t>
+                <w:t xml:space="preserve">hal-02483189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Inspection of Aeronautical Mechanical Assemblies by Matching the 3D CAD Model and Real 2D Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (10), pp.81-110. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging5100081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320900v2</w:t>
+                <w:t xml:space="preserve">hal-02557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic Inspection of Aeronautical Mechanical Assemblies by Matching the 3D CAD Model and Real 2D Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.81-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging5100081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622056v1</w:t>
+                <w:t xml:space="preserve">hal-02320900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (1-4), p.261-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Harvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (6), pp.061110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1573,2807 +1690,2807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane panels inspection via 3D point cloud segmentation on low-volume training dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Dosljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 8p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3077636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing large pre-trained monocular depth models for machining setup inspection and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 9p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3082005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of damages on mechanical parts via 3D point cloud processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 7p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3078653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect Characterization on Complex Shape Aeronautical Parts via 3D Point Cloud Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECO 2024 - 13th Mediterranean Conference on Embedded Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Budva, Montenegro. pp.218-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MECO62516.2024.10577809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TinderAI: Support System for Matching AI Algorithms and Embedded Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Francobaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allegra de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Borghesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Pizˇurica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vol. 36 (2023): Proceedings of FLAIRS-36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Clearwater Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.36.133100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168243v1</w:t>
+                <w:t xml:space="preserve">hal-04787156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
+              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2692569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813066v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TinderAI: Support System for Matching AI Algorithms and Embedded Devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visual inspection of complex mechanical assemblies based on Siamese networks for 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Dosljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vol. 36 (2023): Proceedings of FLAIRS-36</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32473/flairs.36.133100⟩</w:t>
+              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2692751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787156v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2692569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168232v1</w:t>
+                <w:t xml:space="preserve">hal-03813066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual inspection of complex mechanical assemblies based on Siamese networks for 3D point clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Albi, France. 5 p., </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2692751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168217v1</w:t>
+                <w:t xml:space="preserve">hal-04168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the latency and size of a deep CNN model for surface defect detection in manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavko Kovačević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. pp.41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2692962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovancevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2589040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03230285v1</w:t>
+                <w:t xml:space="preserve">hal-03339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
+              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230297v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339892v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mulhouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374691v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris-Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087366v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée d’assemblages mécaniques aéronautiques par vision 2D/3D en exploitant la maquette numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE TOULOUSE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2017 - 15ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005756303590366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01353317v1</w:t>
+                <w:t xml:space="preserve">hal-01351750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005756303590366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351750v1</w:t>
+                <w:t xml:space="preserve">hal-01353317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2182811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055144v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quality Control by Artificial Vision (QCAV'2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de l'Ecole Doctorale Systèmes (EDSYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351735v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMOI 2015 - 14ème Colloque Méthodes et Techniques Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling a Mobile Robot with Natural Commands based on Voice and Gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Fardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA) - Workshop on Human Robot Interaction for Assistance and Industrial Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4383,143 +4500,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic visual inspection of mechanical assemblies via 3D point cloud classification with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4529,100 +4646,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exterior inspection of an aircraft using a Pan-Tilt-Zoom camera and a 3D scanner moved by a mobile robot : 2D image processing and 3D point cloud analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Ecole des Mines d'Albi-Carmaux, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016EMAC0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01687831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4632,131 +4749,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of sixteenth international conference on quality control by artificial vision, 6-8 juin 2023, Albi, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV-2023 sixteenth international conference on quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12749, SPIE, 2023, 9781510667464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3003893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4766,111 +4883,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on Quality Control by Artificial Vision VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (3), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4880,333 +4997,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM : des solutions pour contrôler les anomalies de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM: solutions for monitoring manufacturing defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot mobile pour inspecter les avions au sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5353,51 +5470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Prado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787156v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Francobaldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra de Filippo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piz&#711;urica" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692962" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Fardana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05574692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Prado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Francobaldi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra de Filippo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piz&#711;urica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Fardana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>