--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -133,681 +133,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial monocular depth estimation, semantic segmentation, and 6D pose estimation using foundational depth models in a data-scarce setting</w:t>
+                <w:t xml:space="preserve">Data augmentation for fuselage panel inspection via 3D point cloud segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Pižurica</w:t>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Romain Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35 (03), pp.031206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031206⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574692v1</w:t>
+                <w:t xml:space="preserve">hal-05517217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data augmentation for fuselage panel inspection via 3D point cloud segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Velibor Došljak</w:t>
+                <w:t xml:space="preserve">Industrial monocular depth estimation, semantic segmentation, and 6D pose estimation using foundational depth models in a data-scarce setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Pižurica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35 (03), pp.031202. </w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517217v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623256v1</w:t>
+                <w:t xml:space="preserve">hal-04458846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generic neural architecture search toolkit for efficient and real-world deployment of visual inspection convolutional neural networks in industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Pižurica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Pavlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Kovačević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458846v1</w:t>
+                <w:t xml:space="preserve">hal-04527539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic neural architecture search toolkit for efficient and real-world deployment of visual inspection convolutional neural networks in industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Slavko Kovačević</w:t>
+                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel de Prado</w:t>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527539v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning deep domain-agnostic features from synthetic renders for industrial visual inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Abubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (05), pp.051604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -854,64 +854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Local Descriptor for Comparing Renders with Real Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamir Ghimire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (8), pp.1-15/3301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,317 +939,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483189v1</w:t>
+                <w:t xml:space="preserve">hal-02557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557867v1</w:t>
+                <w:t xml:space="preserve">hal-02483189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Inspection of Aeronautical Mechanical Assemblies by Matching the 3D CAD Model and Real 2D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1290,342 +1290,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660998v1</w:t>
+                <w:t xml:space="preserve">hal-01622056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1-4), p.261-282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622056v1</w:t>
+                <w:t xml:space="preserve">hal-01660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1717,90 +1717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane panels inspection via 3D point cloud segmentation on low-volume training dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Dosljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 8p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,90 +1834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing large pre-trained monocular depth models for machining setup inspection and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 9p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1964,77 +1964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of damages on mechanical parts via 3D point cloud processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 7p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2081,77 +2081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect Characterization on Complex Shape Aeronautical Parts via 3D Point Cloud Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECO 2024 - 13th Mediterranean Conference on Embedded Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Budva, Montenegro. pp.218-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2179,568 +2179,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TinderAI: Support System for Matching AI Algorithms and Embedded Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikola Pizˇurica</w:t>
+                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vol. 36 (2023): Proceedings of FLAIRS-36</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32473/flairs.36.133100⟩</w:t>
+              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787156v1</w:t>
+                <w:t xml:space="preserve">hal-03813066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. 9 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2692569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual inspection of complex mechanical assemblies based on Siamese networks for 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Dosljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2692751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TinderAI: Support System for Matching AI Algorithms and Embedded Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Francobaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allegra de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Borghesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Pizˇurica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
+              <w:t xml:space="preserve">Vol. 36 (2023): Proceedings of FLAIRS-36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Clearwater Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32473/flairs.36.133100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813066v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2787,90 +2787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the latency and size of a deep CNN model for surface defect detection in manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavko Kovačević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. pp.41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2898,736 +2898,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovancevic</w:t>
+                <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339892v1</w:t>
+                <w:t xml:space="preserve">hal-03230285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2589040⟩</w:t>
+              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230285v1</w:t>
+                <w:t xml:space="preserve">hal-03230297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovancevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230297v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
+                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris-Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087366v1</w:t>
+                <w:t xml:space="preserve">hal-02374691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mulhouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374691v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée d’assemblages mécaniques aéronautiques par vision 2D/3D en exploitant la maquette numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE TOULOUSE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3652,77 +3652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-H. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,77 +3777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3894,77 +3894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,64 +4024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,64 +4141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,64 +4249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Fardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,103 +4514,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic visual inspection of mechanical assemblies via 3D point cloud classification with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4660,51 +4660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exterior inspection of an aircraft using a Pan-Tilt-Zoom camera and a 3D scanner moved by a mobile robot : 2D image processing and 3D point cloud analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Ecole des Mines d'Albi-Carmaux, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016EMAC0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4763,64 +4763,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of sixteenth international conference on quality control by artificial vision, 6-8 juin 2023, Albi, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV-2023 sixteenth international conference on quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4897,64 +4897,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on Quality Control by Artificial Vision VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (3), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5011,64 +5011,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM : des solutions pour contrôler les anomalies de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,64 +5112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM: solutions for monitoring manufacturing defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,64 +5213,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot mobile pour inspecter les avions au sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5470,51 +5470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05574692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Prado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Francobaldi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra de Filippo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piz&#711;urica" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Fardana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05574692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Prado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Francobaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra de Filippo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piz&#711;urica" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Fardana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>