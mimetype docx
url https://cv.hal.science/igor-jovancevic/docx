--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -133,681 +133,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data augmentation for fuselage panel inspection via 3D point cloud segmentation</w:t>
+                <w:t xml:space="preserve">Industrial monocular depth estimation, semantic segmentation, and 6D pose estimation using foundational depth models in a data-scarce setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velibor Došljak</w:t>
+                <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bilal Karabagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35 (03), pp.031202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031202⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517217v1</w:t>
+                <w:t xml:space="preserve">hal-05574692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial monocular depth estimation, semantic segmentation, and 6D pose estimation using foundational depth models in a data-scarce setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data augmentation for fuselage panel inspection via 3D point cloud segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Pižurica</w:t>
+                <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Karabagli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35 (03), pp.031206. </w:t>
+              <w:t xml:space="preserve">, 2026, 35 (03), pp.031202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574692v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458846v1</w:t>
+                <w:t xml:space="preserve">hal-04623256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic neural architecture search toolkit for efficient and real-world deployment of visual inspection convolutional neural networks in industry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Domain shared features for visual inspection of complex mechanical assemblies based on synthetically generated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velibor Došljak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel de Prado</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031203⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (03), pp.031205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527539v1</w:t>
+                <w:t xml:space="preserve">hal-04458846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section Guest Editorial: Quality Control by Artificial Vision VII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generic neural architecture search toolkit for efficient and real-world deployment of visual inspection convolutional neural networks in industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Pižurica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Pavlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Kovačević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel de Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623256v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning deep domain-agnostic features from synthetic renders for industrial visual inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Abubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (05), pp.051604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -854,64 +854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Local Descriptor for Comparing Renders with Real Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamir Ghimire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (8), pp.1-15/3301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,317 +939,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557867v1</w:t>
+                <w:t xml:space="preserve">hal-02483189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification using a three-dimensional sensor in a structured industrial environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional point cloud analysis for automatic inspection of complex aeronautical mechanical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mikhailov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.041008. </w:t>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.041012-1-041012-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483189v1</w:t>
+                <w:t xml:space="preserve">hal-02557867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Inspection of Aeronautical Mechanical Assemblies by Matching the 3D CAD Model and Real 2D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1290,342 +1290,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1-4), p.261-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622056v1</w:t>
+                <w:t xml:space="preserve">hal-01660998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et caractérisation de défauts de surface par analyse des nuages de points 3D fournis par un scanner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Detection and Characterization of Defects on Airplane Exterior Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Hieu Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Harvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (4), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10921-017-0453-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660998v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated exterior inspection of an aircraft with a pan-tilt-zoom camera mounted on a mobile robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1717,90 +1717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airplane panels inspection via 3D point cloud segmentation on low-volume training dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Dosljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belbacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 8p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1834,90 +1834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilizing large pre-trained monocular depth models for machining setup inspection and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Karabagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 9p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1964,77 +1964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of damages on mechanical parts via 3D point cloud processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV2025 - Seventeenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. 7p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2081,77 +2081,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect Characterization on Complex Shape Aeronautical Parts via 3D Point Cloud Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Džaković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECO 2024 - 13th Mediterranean Conference on Embedded Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Budva, Montenegro. pp.218-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2179,698 +2179,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belbacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
+              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Albi, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813066v1</w:t>
+                <w:t xml:space="preserve">hal-04168243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. 9 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2692569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual inspection of complex mechanical assemblies based on Siamese networks for 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Dosljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. 5 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2692751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TinderAI: Support System for Matching AI Algorithms and Embedded Devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Image Classification Applied to the Problem of Conformity Check in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vol. 36 (2023): Proceedings of FLAIRS-36</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32473/flairs.36.133100⟩</w:t>
+              <w:t xml:space="preserve">SOCO 2022 - 17th International Conference on Soft Computing Models in Industrial and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Salamanque, Spain. p. 340-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18050-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787156v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and characterization of defects on mechanical structures by using 3D vision</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TinderAI: Support System for Matching AI Algorithms and Embedded Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Francobaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allegra de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Borghesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Pizˇurica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV'2023 - the 16th international conference quality control by artificial vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Albi, France. 7 p., </w:t>
+              <w:t xml:space="preserve">Vol. 36 (2023): Proceedings of FLAIRS-36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Clearwater Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3000509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32473/flairs.36.133100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168243v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the latency and size of a deep CNN model for surface defect detection in manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Pižurica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosta Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slavko Kovačević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Albi, France. pp.41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2898,736 +2898,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assya Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+                <w:t xml:space="preserve">Igor Jovancevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230285v1</w:t>
+                <w:t xml:space="preserve">hal-03339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On learning deep domain-invariant features from 2D synthetic images for industrial visual inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman G. Abubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Islam Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
+              <w:t xml:space="preserve">QCAV’2021- 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2589040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230297v1</w:t>
+                <w:t xml:space="preserve">hal-03230285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection d'assemblages mécaniques par une approche Deep Learning 3D : résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Inspection of mechanical assemblies based on 3D Deep Learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovancevic</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - 18ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV’2021 - 15th International Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tokushima (online), Japan. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2588986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339892v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
+                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dolives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mulhouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374691v1</w:t>
+                <w:t xml:space="preserve">hal-02087366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Analysis for Automatic Inspection of Aeronautical Mechanical Assemblies</w:t>
+                <w:t xml:space="preserve">Automatic inspection of aeronautical mechanical assemblies using 2D and 3D computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Igor Jovančević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dolives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Jovančević</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV2019 - Quality Control by Artificial Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT AEROSPACE 2019 - 11th Symposium on NDT in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris-Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2521715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087366v1</w:t>
+                <w:t xml:space="preserve">hal-02374691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection automatisée d’assemblages mécaniques aéronautiques par vision 2D/3D en exploitant la maquette numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brèthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dolives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIQUE TOULOUSE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3652,77 +3652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de défauts par analyse des nuages de points 3D fournis par un scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,317 +3771,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al Arafat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ilisio Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005756303590366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351750v1</w:t>
+                <w:t xml:space="preserve">hal-01353317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching CAD model and image features for robot navigation and inspection of an aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Airplane tire inspection by image processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilisio Viana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Al Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Pattern Recognition Applications and Methods (ICPRAM'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Roma, Italy. </w:t>
+              <w:t xml:space="preserve">5th Mediterranean Conference on Embedded Computing (MECO'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bar, Montenegro. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005756303590366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECO.2016.7525733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353317v1</w:t>
+                <w:t xml:space="preserve">hal-01351750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,64 +4141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated visual inspection of an airplane exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,64 +4249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspection d'un aéronef à partir d'un système multi-capteurs porté par un robot mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Fardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Suri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,103 +4514,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic visual inspection of mechanical assemblies via 3D point cloud classification with deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assya Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velibor Došljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4660,51 +4660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exterior inspection of an aircraft using a Pan-Tilt-Zoom camera and a 3D scanner moved by a mobile robot : 2D image processing and 3D point cloud analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Ecole des Mines d'Albi-Carmaux, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016EMAC0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4763,64 +4763,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of sixteenth international conference on quality control by artificial vision, 6-8 juin 2023, Albi, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QCAV-2023 sixteenth international conference on quality control by artificial vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4897,64 +4897,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Section on Quality Control by Artificial Vision VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (3), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5011,77 +5011,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM : des solutions pour contrôler les anomalies de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5112,77 +5112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECADOM: solutions for monitoring manufacturing defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-José Orteu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,64 +5213,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot mobile pour inspecter les avions au sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Jovančević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5470,51 +5470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05574692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Prado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Francobaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra de Filippo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piz&#711;urica" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133100" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Fardana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05574692v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Pi&#382;urica" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Karabagli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031206" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05517217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Do&#353;ljak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belbacha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04458846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Prado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abubakr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Islam Mokhtari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Abdallah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051604" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Ghimire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11083301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikhailov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02557867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dolives" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02320900v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Br&#232;thes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Hieu Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Harvent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01622056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-017-0453-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velibor Dosljak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3077636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05225729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3082005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05226122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija D&#382;akovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3078653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04623874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO62516.2024.10577809" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brethes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Belloc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692569" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04168217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03813066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18050-7_33" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Francobaldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allegra de Filippo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghesi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piz&#711;urica" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133100" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692962" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovancevic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dolives" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman G. Abubakr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588986" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02087366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521715" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02374691v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-H. Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Harvent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Arafat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECO.2016.7525733" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Fardana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01687831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016EMAC0023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04191570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3003893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fauvel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>