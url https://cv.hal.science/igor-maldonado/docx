--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -71,53 +71,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">igor-maldonado</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=rwot7WwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">B-6806-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -152,2026 +173,2026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraffin embedding of the whole human cerebral hemisphere to assess arterial distribution territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykyta Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXCLI Journal : Experimental and Clinical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.612-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17179/excli2023-6601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of limbic system connectivity through fiber dissection and diffusion imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.64-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.170.02.fr.01-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and organization of the sagittal stratum in the human brain: a fiber dissection study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Carvalhal Ribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Siqueira de Abreu Brito Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Pontes Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 135 (4), pp.1214-1222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3171/2020.7.JNS192846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Thrombectomy for Acute Ischemic Stroke Amid the COVID-19 Outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Testud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51 (7), pp.2012-2017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human cingulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Parente de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taryn Ariadna Castro Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 144, pp.107487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2020.107487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Please don't move”: Cone-beam computed tomography and obstructive sleep apnea hypopnea syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inpatient trunk exercises after recent stroke: An update meta-analysis of randomized controlled trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Costa Borges Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus de Sales Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nildo Manoel da Silva Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Orthodontics and Dentofacial Orthopedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajodo.2019.01.010⟩</w:t>
+              <w:t xml:space="preserve">NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.369-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NRE-182585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548413v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Proprioceptive Neuromuscular Facilitation and Virtual Reality for Improving Sensorimotor Function in Stroke Survivors: A Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Antônio dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus de Sales Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Antônio dos Santos Junior</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nildo Manoel da Silva Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Central Nervous System Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.117957351986382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1179573519863826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpatient trunk exercises after recent stroke: An update meta-analysis of randomized controlled trials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prévention de l’AVC ischémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Boustia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroRehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/NRE-182585⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (6), pp.655-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548452v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoscopic Images from Computed Tomography Angiograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lechanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykyta Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Armani-Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 128, pp.259-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wneu.2019.04.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention de l’AVC ischémique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Bibi</w:t>
+                <w:t xml:space="preserve">A novel 3D nanofibre scaffold conserves the plasticity of glioblastoma stem cell invasion by regulating galectin-3 and integrin-β1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Marhuenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan De Weille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51108-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557248v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel 3D nanofibre scaffold conserves the plasticity of glioblastoma stem cell invasion by regulating galectin-3 and integrin-β1 expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Please don't move”: Cone-beam computed tomography and obstructive sleep apnea hypopnea syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dupuy-Bonafé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51108-w⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Orthodontics and Dentofacial Orthopedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155 (5), pp.616-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajodo.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335311v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitaire FR thrombectomy system: immediate results in 56 consecutive acute ischemic stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Machi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lobotesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Vendrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (Suppl 1), pp.i27-i32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnis.2010.004051.rep⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clopidogrel-related platelet inhibition: correlation with perioperative adverse events in neurointerventional procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Seris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Mernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyriakos Lobotesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The eJournal of the European Society of Minimally Invasive Neurological Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of neoadjuvant chemotherapy followed by surgical resection as a new strategy for WHO grade II gliomas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lexical access speed is significantly correlated with the return to professional activities after awake surgery for low-grade gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Taillandier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sylvie Moritz-Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Beauchesne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 106 (2), pp.353-366. </w:t>
+              <w:t xml:space="preserve">, 2012, 107 (3), pp.633-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11060-011-0670-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11060-011-0789-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158277v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical access speed is significantly correlated with the return to professional activities after awake surgery for low-grade gliomas</w:t>
+                <w:t xml:space="preserve">Combination of neoadjuvant chemotherapy followed by surgical resection as a new strategy for WHO grade II gliomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Moritz-Gasser</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Marie Blonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Beauchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 107 (3), pp.633-641. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11060-011-0789-9⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.353-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-011-0670-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158273v1</w:t>
+                <w:t xml:space="preserve">hal-04158277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Accurate Volumetry of Brain Aneurysms: Combination of an Algorithm for Automatic Thresholding with a 3D Eraser Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Costalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonafé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, OnLine, pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00595241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2181,372 +2202,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Longitudinal Fasciculus in the Human Brain from Fiber Dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island of Reil (Insula) in the Human Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.71-75, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75468-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical Anatomy of the Insula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destrieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehmet Turgut; Canan Yurttaş; R. Shane Tubbs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island of Reil (Insula) in the Human Brain. Anatomical, Functional, Clinical and Surgical Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Springer, pp.23-37, 2018, 978-3-319-75467-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75468-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gross Anatomy of the Human Insula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lima Maldonado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island of Reil (Insula) in the Human Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.15-22, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-75468-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2614,51 +2635,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDF1746F"/>
+    <w:nsid w:val="9A6441F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2845,51 +2866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-maldonado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-6806-2015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699277v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Smirnov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2023-6601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.170.02.fr.01-2019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carvalhal Ribas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Siqueira de Abreu Brito Guimar&#227;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Pontes Cruz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.JNS192846" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mo&#239;se" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030373" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Parente de Matos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taryn Ariadna Castro Cuesta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107487" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupuy-Bonaf&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2019.01.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ant&#244;nio dos Santos Junior" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Sales Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nildo Manoel da Silva Ribeiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179573519863826" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Costa Borges Souza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-182585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechanoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Armani-Franceschi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carneiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.04.257" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Boustia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bibi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.05.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saleh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marhuenda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan De Weille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51108-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Machi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Lobotesis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vendrell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis.2010.004051.rep" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052507v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mernes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blonski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauchesne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-011-0670-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9G519FD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moritz-Gasser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-011-0789-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPJ46D6G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75468-0_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539550v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Terrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75468-0_3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75468-0_2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-maldonado" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rwot7WwAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-6806-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Smirnov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lima Maldonado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17179/excli2023-6601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.170.02.fr.01-2019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Carvalhal Ribas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Siqueira de Abreu Brito Guimar&#227;es" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Pontes Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.JNS192846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mo&#239;se" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030373" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Parente de Matos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taryn Ariadna Castro Cuesta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Costa Borges Souza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Sales Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nildo Manoel da Silva Ribeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NRE-182585" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ant&#244;nio dos Santos Junior" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179573519863826" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charbonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Boustia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechanoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Armani-Franceschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carneiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2019.04.257" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335311v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saleh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marhuenda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hassani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan De Weille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51108-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dupuy-Bonaf&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajodo.2019.01.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02316518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Machi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Costalat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Lobotesis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vendrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis.2010.004051.rep" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052507v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Seris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mernes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rodrigues" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moritz-Gasser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-011-0789-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPJ46D6G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blonski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Taillandier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauchesne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-011-0670-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9G519FD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595241v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539621v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75468-0_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Terrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75468-0_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75468-0_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>