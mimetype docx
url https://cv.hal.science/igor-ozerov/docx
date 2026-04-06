--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -799,563 +799,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t>
+                <w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mikheeva</w:t>
+                <w:t xml:space="preserve">Ilan Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Colom</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Genevet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bedu</w:t>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (6), pp.1681-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2na00817c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994382v1</w:t>
+                <w:t xml:space="preserve">hal-04001075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Boulet</w:t>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pascal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2na00817c⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001075v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence engineering in metamaterial-assisted super-resolution localization microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyu Ri Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
+                <w:t xml:space="preserve">Shilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+                <w:t xml:space="preserve">Bin Chan Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.2491-2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096788v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence engineering in metamaterial-assisted super-resolution localization microscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mikheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyu Ri Choi</w:t>
+                <w:t xml:space="preserve">Remi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilong Li</w:t>
+                <w:t xml:space="preserve">Patrice Genevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bin Chan Joo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.2491-2498. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1538-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2022-0751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053681v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Exciton‐Mie Coupling in Transition Metal Dichalcogenide Nanoresonators</w:t>
               </w:r>
@@ -1469,291 +1469,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO and O2 Adsorption and CO Oxidation on Pt Nanoparticles by Indirect Nanoplasmonic Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+                <w:t xml:space="preserve">Ligand Nanocluster Array Enables Artificial-Intelligence-Based Detection of Hidden Features in T-Cell Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Nassereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdelrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01487⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.5606-5613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225869v1</w:t>
+                <w:t xml:space="preserve">hal-03271524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Nanocluster Array Enables Artificial-Intelligence-Based Detection of Hidden Features in T-Cell Architecture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">CO and O2 Adsorption and CO Oxidation on Pt Nanoparticles by Indirect Nanoplasmonic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.5606-5613. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.13398-13405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271524v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of sharp silicon arrays to wound Caenorhabditis elegans</w:t>
               </w:r>
@@ -1895,51 +1895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Su Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2265,689 +2265,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water adsorption by a sensitive calibrated gold plasmonic nanosensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">Ultra-narrow surface lattice resonances in plasmonic metamaterial arrays for biosensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Danilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Tselikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl G. Kravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00040⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104, pp.102-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2017.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773221v1</w:t>
+                <w:t xml:space="preserve">hal-01660871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Nonlinear Optical Response in the Visible Spectral Range with Epsilon-Near-Zero Organic Thin Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanayo Kita</w:t>
+                <w:t xml:space="preserve">Water adsorption by a sensitive calibrated gold plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Kamada</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201701400⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.5381-5385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790470v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-narrow surface lattice resonances in plasmonic metamaterial arrays for biosensing applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Nonlinear Optical Response in the Visible Spectral Range with Epsilon-Near-Zero Organic Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeon Ui Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Garoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Danilov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gleb Tselikov</w:t>
+                <w:t xml:space="preserve">Hanayo Kita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Wu</w:t>
+                <w:t xml:space="preserve">Kenji Kamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasyl G. Kravets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
+                <w:t xml:space="preserve">Byung Hoon Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104, pp.102-112. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1701400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2017.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201701400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660871v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Nano-cluster Arrays in a Supported Lipid Bilayer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Aspect Ratio Sub-Micrometer Channels Using Wet Etching: Application to the Dynamics of Red Blood Cell Transiting through Biomimetic Splenic Slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuwei Pi</w:t>
+                <w:t xml:space="preserve">Priya Gambhire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Atwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (122), pp.e55060. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (32), pp.1700967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/55060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201700967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577346v1</w:t>
+                <w:t xml:space="preserve">hal-01577332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Aspect Ratio Sub-Micrometer Channels Using Wet Etching: Application to the Dynamics of Red Blood Cell Transiting through Biomimetic Splenic Slits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligand Nano-cluster Arrays in a Supported Lipid Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Gambhire</w:t>
+                <w:t xml:space="preserve">Fuwei Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Atwell</w:t>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Iss</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (32), pp.1700967. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (122), pp.e55060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201700967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/55060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577332v1</w:t>
+                <w:t xml:space="preserve">hal-01577346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized 2D array of thin silicon pillars for efficient antireflective coatings in the visible spectrum</w:t>
               </w:r>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,351 +3057,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Dielectric Silicon Nanogap Antennas To Enhance the Fluorescence of Single Molecules</w:t>
+                <w:t xml:space="preserve">Enhancement and Inhibition of Spontaneous Photon Emission by Resonant Silicon Nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raju Regmi</w:t>
+                <w:t xml:space="preserve">Dorian F Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Berthelot</w:t>
+                <w:t xml:space="preserve">Mathieu F Mivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamina M. Winkler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Proust</w:t>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02076⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (6), pp.064016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.064016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354616v1</w:t>
+                <w:t xml:space="preserve">hal-01489676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement and Inhibition of Spontaneous Photon Emission by Resonant Silicon Nanoantennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-Dielectric Silicon Nanogap Antennas To Enhance the Fluorescence of Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raju Regmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian F Bouchet</w:t>
+                <w:t xml:space="preserve">Johann Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu F Mivelle</w:t>
+                <w:t xml:space="preserve">Pamina M. Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (6), pp.064016. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (8), pp.5143-5151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.064016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489676v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-Dielectric Colored Metasurfaces with Silicon Mie Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3455,429 +3455,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Nanoplasmonic Sensing to Probe with a High Sensitivity the Interaction of Water Vapor with Soot Aerosols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
+                <w:t xml:space="preserve">Chemical Alkaline Etching of Silicon Mie Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artak Karapetyan</w:t>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soumahoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01630⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (9), pp.1280-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201500146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215596v1</w:t>
+                <w:t xml:space="preserve">hal-01281242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Alkaline Etching of Silicon Mie Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+                <w:t xml:space="preserve">Size-Tunable Organic Nanodot Arrays: A Versatile Platform for Manipulating and Imaging Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuwei Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Soumahoro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gallas</w:t>
+                <w:t xml:space="preserve">Pierre Dillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranime Alameddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201500146⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (8), pp.5178 - 5184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281242v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Tunable Organic Nanodot Arrays: A Versatile Platform for Manipulating and Imaging Cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Benard</w:t>
+                <w:t xml:space="preserve">Indirect Nanoplasmonic Sensing to Probe with a High Sensitivity the Interaction of Water Vapor with Soot Aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Wahl</w:t>
+                <w:t xml:space="preserve">Artak Karapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (8), pp.5178 - 5184. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (20), pp.4148-4152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780274v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field effect transistor biosensor with a γ-pyrone derivative engineered lipid-sensing layer for ultrasensitive Fe3+ion detection with low pH interference</w:t>
               </w:r>
@@ -4125,51 +4125,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster generation under pulsed laser ablation of zinc oxide</w:t>
+                <w:t xml:space="preserve">Pulsed laser ablation of binary semiconductors: mechanisms of vaporisation and cluster formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Evtushenko</w:t>
@@ -4200,97 +4200,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (4), pp.585-589</w:t>
+              <w:t xml:space="preserve">Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (11), pp.1021-1033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566392v1</w:t>
+                <w:t xml:space="preserve">hal-00581226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser ablation of binary semiconductors: mechanisms of vaporisation and cluster formation</w:t>
+                <w:t xml:space="preserve">Cluster generation under pulsed laser ablation of zinc oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Evtushenko</w:t>
@@ -4321,73 +4321,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (11), pp.1021-1033</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (4), pp.585-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581226v1</w:t>
+                <w:t xml:space="preserve">hal-00566392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale ordered topographical and chemical nano-features from anodic alumina templates</w:t>
               </w:r>
@@ -5127,896 +5127,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic mechanism of ion expulsion under UV nanosecond laser excitation of silicon: Experiment and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENHANCEMENT OF EXCITON EMISSION FROM ZnO NANOCRYSTALLINE FILMS BY PULSED LASER ANNEALING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav I. Safarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226, pp.242-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001276v2</w:t>
+                <w:t xml:space="preserve">hal-00000831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus cluster production by laser ablation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O.F. Bobrenok</w:t>
+                <w:t xml:space="preserve">Silicon clusters produced by femtosecond laser ablation: Non-thermal emission and gas-phase condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 79, pp.1369-1372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-004-2782-z⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 79, pp.1591-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-004-2856-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001415v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon clusters produced by femtosecond laser ablation: Non-thermal emission and gas-phase condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
+                <w:t xml:space="preserve">Enhancement of exciton emission from ZnO nanocrystalline films by pulsed laser annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-004-2856-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226 (1-3), pp.242 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001265v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENHANCEMENT OF EXCITON EMISSION FROM ZnO NANOCRYSTALLINE FILMS BY PULSED LASER ANNEALING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic mechanism of ion expulsion under UV nanosecond laser excitation of silicon: Experiment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Bulgakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Patrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79, pp.771-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-004-2783-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000831v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of exciton emission from ZnO nanocrystalline films by pulsed laser annealing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madjid Arab</w:t>
+                <w:t xml:space="preserve">Phosphorus cluster production by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Safarov</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">O.F. Bobrenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 226 (1-3), pp.242 - 248. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79, pp.1369-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-004-2782-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872989v1</w:t>
+                <w:t xml:space="preserve">hal-00001415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablation de ZnO par laser UV (193 nm) : Nano-agrégats en phase gazeuse.</w:t>
+                <w:t xml:space="preserve">Synthesis and Laser Processing of ZnO Nanocrystalline Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri N. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Castell</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 212-213, pp.349-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000832v1</w:t>
+                <w:t xml:space="preserve">hal-00000833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Laser Processing of ZnO Nanocrystalline Thin Films</w:t>
+                <w:t xml:space="preserve">Ablation de ZnO par laser UV (193 nm) : Nano-agrégats en phase gazeuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Marine</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri K. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000833v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient third-harmonic generation in a thin nanocrystalline film of ZnO</w:t>
               </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6985,64 +6985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of plasmonic metasurfaces for fluorescence nanoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyu Ri Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7231,77 +7231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7356,77 +7356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,657 +7475,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect nanoplasmonic sensing: a very sensitive and promising probe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large scale fabrication of silicon Mie nanoresonators: an alternative to gold?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Baudrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop on Metallic Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics META 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland. pp.116-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550050v1</w:t>
+                <w:t xml:space="preserve">hal-04229334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large scale fabrication of silicon Mie nanoresonators: an alternative to gold?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béal</w:t>
+                <w:t xml:space="preserve">Cyclic group symmetric metasurface for optical spin-dependent beam separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeon Ui Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Su Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Fagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics META 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland. pp.116-117</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland. pp.769-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229334v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic group symmetric metasurface for optical spin-dependent beam separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yeon Ui Lee</w:t>
+                <w:t xml:space="preserve">Electronic properties of hybrid van der Waals heterostructures transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Fagès</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics META 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Warsaw, Poland. pp.769-770</w:t>
+              <w:t xml:space="preserve">C'Nano 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229163v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of hybrid van der Waals heterostructures transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Pascal</w:t>
+                <w:t xml:space="preserve">Enhanced Second-Harmonic Generation in Mie-Resonant MoS2 Nanodisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Popkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya M. Antropov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb I. Tselikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, May 2021, en ligne, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTu1L.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353397v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Second-Harmonic Generation in Mie-Resonant MoS2 Nanodisks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">Indirect nanoplasmonic sensing: a very sensitive and promising probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Workshop on Metallic Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTu1L.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225126v1</w:t>
+                <w:t xml:space="preserve">hal-03550050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofabrication pour la photonique et la biophysique</w:t>
               </w:r>
@@ -8206,77 +8206,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong Weon Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Garoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanayo Kita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Kamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Photonic Materials and Devices XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.109150O, </w:t>
@@ -8314,90 +8314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition of excitation and sensitivity of diffractively-coupled surface lattice resonances over plasmonic nanoparticle arrays in ATR geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Danilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb Tselikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasyl G. Kravets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8448,90 +8448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing or inhibiting spontaneous emission from fluorescent molecules in the near-field of silicon nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian F Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8576,515 +8576,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement and Inhibition of Spontaneous Photon Emission by Dielectric Photonic Nanoantennas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorian F Bouchet</w:t>
+                <w:t xml:space="preserve">Nanofabrication of silicon Mie resonators and all-dielectric colored metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895846v1</w:t>
+                <w:t xml:space="preserve">hal-01577657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofabrication of silicon Mie resonators and all-dielectric colored metasurfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Following with a high sensitivity the adsorption of gases on nanoparticles by indirect nanoplasmonic sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">PLASMONICA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577657v1</w:t>
+                <w:t xml:space="preserve">hal-03224409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following with a high sensitivity the adsorption of gases on nanoparticles by indirect nanoplasmonic sensing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanofabrication technologies for nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMONICA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Summer School On Plasmonics (SSOP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Porquerolles (Hyères), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20962.84168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224409v1</w:t>
+                <w:t xml:space="preserve">hal-01726989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofabrication technologies for nanophotonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement and Inhibition of Spontaneous Photon Emission by Dielectric Photonic Nanoantennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian F Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School On Plasmonics (SSOP4)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20962.84168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01726989v1</w:t>
+                <w:t xml:space="preserve">hal-01895846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of nanostructures for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS-EWHA Winter School (Advanced Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Seoul, South Korea. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9135,51 +9135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,77 +9252,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Red Blood Cells through submicronic splenic slits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Gambhire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9364,51 +9364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofabrication of optical structures (filters, resonators and sensors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9416,51 +9416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journees Nationales sur les Technologies Emergentes en Micronanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
@@ -9608,523 +9608,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective plasmon modes in two-dimensional diffractive arrays of metal nanoparticles: effect of asymmetric environment</w:t>
+                <w:t xml:space="preserve">High resolution XRF using capillary optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey G. Nikitin</w:t>
+                <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuyen Nguyen</w:t>
+                <w:t xml:space="preserve">Maël Dehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMeta 2013, 4th International Topical Meeting on Nanophotonics and Metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Seefeld, Austria</w:t>
+              <w:t xml:space="preserve">ImagineNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808257v1</w:t>
+                <w:t xml:space="preserve">hal-02904620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution XRF using capillary optics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective plasmon modes in two-dimensional diffractive arrays of metal nanoparticles: effect of asymmetric environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Nikitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tonneau</w:t>
+                <w:t xml:space="preserve">Tuyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Dehlinger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImagineNano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">NanoMeta 2013, 4th International Topical Meeting on Nanophotonics and Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904620v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofabrication Station by Focussed Electron Beam</w:t>
+                <w:t xml:space="preserve">Nanostructured conducting polymer devices for tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dallaporta</w:t>
+                <w:t xml:space="preserve">Eric Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">Esma Ismailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Talec</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Focused-Electron-Beam-Induced Processing (FEBIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">American Society for Cell Biology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San-Francisco, United States. pp.Poster # 2117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613391v1</w:t>
+                <w:t xml:space="preserve">hal-01808234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured conducting polymer devices for tissue engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanofabrication Station by Focussed Electron Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esma Ismailova</w:t>
+                <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Hama</w:t>
+                <w:t xml:space="preserve">T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margrit Hanbücken</w:t>
+                <w:t xml:space="preserve">M Talec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Cell Biology Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, San-Francisco, United States. pp.Poster # 2117</w:t>
+              <w:t xml:space="preserve">4th Workshop on Focused-Electron-Beam-Induced Processing (FEBIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808234v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Generation Under Pulsed Laser Ablation Of Compound Semiconductors</w:t>
               </w:r>
@@ -10253,51 +10253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of cluster emission from femtosecond-laser-irradiated silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezhda Bulgakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,51 +10931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pailharey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Giorgio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de la Societé Française des Microscopies, « Microscopies en Méditerranée » MIMEA-2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10994,256 +10994,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Laser Processing of ZnO Nanocrystalline Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Sentis</w:t>
+                <w:t xml:space="preserve">Controlled Synthesis of Nanoclusters and Nanostructured Oxide Films by Nanosecond and Femtosecond Pulsed Laser Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V Bulgakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solid Films and Surfaces ICSFS-11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Marseille, France</w:t>
+              <w:t xml:space="preserve">IQEC/LAT International Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895825v1</w:t>
+                <w:t xml:space="preserve">hal-02904660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Synthesis of Nanoclusters and Nanostructured Oxide Films by Nanosecond and Femtosecond Pulsed Laser Ablation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sentis</w:t>
+                <w:t xml:space="preserve">Synthesis and Laser Processing of ZnO Nanocrystalline Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry K. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IQEC/LAT International Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Solid Films and Surfaces ICSFS-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904660v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase ZnO nanoclusters and structural, optical and lasing properties of corresponding nanostructured thin films</w:t>
               </w:r>
@@ -11516,51 +11516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Vaidulych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11825,748 +11825,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANETE – Platform for micro and nanofabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoplasmonics for efficient gas sensing and detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting on Nanosciences Advances (MNA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">5th Nanophotonics and Micro/Nano Optics International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782211v1</w:t>
+                <w:t xml:space="preserve">hal-03853307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmonics for efficient gas sensing and detection</w:t>
+                <w:t xml:space="preserve">Nanoplasmonic for probing gas/particle interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nanophotonics and Micro/Nano Optics International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
+              <w:t xml:space="preserve">Les journées scientifiques communes des GDR Plasmonique active et GDR Photo Electro Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853307v1</w:t>
+                <w:t xml:space="preserve">hal-03690393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmonic for probing gas/particle interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLANETE – Platform for micro and nanofabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées scientifiques communes des GDR Plasmonique active et GDR Photo Electro Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Meeting on Nanosciences Advances (MNA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690393v1</w:t>
+                <w:t xml:space="preserve">hal-03782211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect nanoplasmonic sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of nanostructures for photonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rome, Italy. 2018</w:t>
+              <w:t xml:space="preserve">Les 10èmes Journées Scientifiques du C'Nano-PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888095v1</w:t>
+                <w:t xml:space="preserve">hal-01873563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nanostructures for photonic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of nano and microstructures for biophysical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Viallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 10èmes Journées Scientifiques du C'Nano-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873563v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of nano and microstructures for biophysical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect nanoplasmonic sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Viallat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 10èmes Journées Scientifiques du C'Nano-PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rome, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873560v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio submicron channels using wet etching. Application to the dynamics of red blood cell transiting through biomimetic splenic slits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Iss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Gambhire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12621,90 +12621,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nanoplasmonique indirecte pour une détection très sensible de l'adsorption/désorption de molécules d'eau sur des suies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artak Karapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique "Plasmonique Moléculaire et Spectroscopies Exaltées"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
@@ -12746,90 +12746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nanoplasmonique indirecte pour sonder avec une grande sensibilité l'interaction eau/suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artak Karapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Saint Etienne du Rouvray, France</w:t>
@@ -12858,51 +12858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofabrication of optical structures (filters, resonators and sensors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12910,51 +12910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journees Nationales sur les Technologies Emergentes en Micronanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
@@ -13009,51 +13009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13098,234 +13098,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of ZnO nanoclusters and pulsed laser deposition of nanocrystalline films for optoelectronic applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Croissance couche par couche par d'oxyde tunnel ( AlOx) pour application aux MRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Olive Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SOXESS Workshop on ZnO and related compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Gallipoli (Lecce), Italy. 2005</w:t>
+              <w:t xml:space="preserve">10ème Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619224v1</w:t>
+                <w:t xml:space="preserve">hal-02904628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance couche par couche par d'oxyde tunnel ( AlOx) pour application aux MRAM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of ZnO nanoclusters and pulsed laser deposition of nanocrystalline films for optoelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">3rd SOXESS Workshop on ZnO and related compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gallipoli (Lecce), Italy. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904628v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13343,103 +13343,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Bio-Functionalization Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheya Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US11560304B2. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13457,103 +13457,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface bio-functionalization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheya Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3080372B1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13704,77 +13704,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-resonant second-harmonic generation in MoS2 nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya M. Antropov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Popkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gleb I. Tselikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy A. Ermolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13861,51 +13861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Ewbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14202,51 +14202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C4E93E4"/>
+    <w:nsid w:val="BD6E5DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14433,51 +14433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-ozerov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5839-7854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083744134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218324358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359483978" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5227-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khelidj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Kerzabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202510587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu Ri Choi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chan Joo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0751" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03599368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popkova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Antropov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ermolaev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nassereddine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelrahman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belougne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedu Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Ewbank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60333-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02880755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ui Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Su Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0160" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Garoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanayo Kita" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Hoon Woo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201701400" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Danilov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl G. Kravets" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Pi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Gambhire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700967" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian F Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F Mivelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281242v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumahoro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500146" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime Alameddine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wahl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01400" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.11.051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerhard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balashov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701594" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566392v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bulgakov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Evtushenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shukhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581226v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.05.096" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G9Z1Z5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bulgakova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903527" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Chelnokov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bityurin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370879" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.07.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Bulgakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry K. Nelson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.01.084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001276v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Bulgakova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2783-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bobrenok" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2782-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001265v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2856-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Safarov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.038" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000832v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri K. Nelson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030591" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri N. Nelson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01618596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Petrov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Yakovlev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chelnokov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1623948" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000863v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001738" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hee Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229163v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fag&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Popkova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M. Antropov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb I. Tselikov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1L.6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Weon Wu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507174" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295192" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286620" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895846v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577657v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726989v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20962.84168" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236798" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Nikitin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dallaporta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904620v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808234v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hama" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton B Evtushenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G Shukhov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896824v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi I. Petrov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.531623" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002157v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pailharey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895825v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904660v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Bulgakov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897761v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782211v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873563v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873560v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619224v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy A. Ermolaev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005799v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-ozerov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5839-7854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083744134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218324358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359483978" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5227-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khelidj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Kerzabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202510587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu Ri Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chan Joo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03599368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popkova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Antropov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ermolaev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nassereddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelrahman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belougne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedu Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Ewbank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60333-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02880755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ui Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Su Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0160" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Danilov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl G. Kravets" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Garoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanayo Kita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Hoon Woo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201701400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Gambhire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700967" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Pi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian F Bouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F Mivelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumahoro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime Alameddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wahl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.11.051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerhard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balashov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701594" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bulgakov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Evtushenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shukhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.05.096" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G9Z1Z5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bulgakova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903527" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Chelnokov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bityurin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370879" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.07.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Bulgakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry K. Nelson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.01.084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2856-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Safarov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001276v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Bulgakova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2783-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bobrenok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2782-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000833v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri N. Nelson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000832v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri K. Nelson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030591" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01618596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Petrov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Yakovlev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chelnokov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1623948" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000863v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001738" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hee Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fag&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Popkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M. Antropov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb I. Tselikov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1L.6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Weon Wu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507174" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295192" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286620" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20962.84168" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895846v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236798" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Nikitin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dallaporta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hama" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton B Evtushenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G Shukhov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896824v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi I. Petrov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.531623" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002157v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pailharey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Bulgakov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895825v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897761v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782211v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619224v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy A. Ermolaev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005799v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>