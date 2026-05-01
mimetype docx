--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1733,291 +1733,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of sharp silicon arrays to wound Caenorhabditis elegans</w:t>
+                <w:t xml:space="preserve">Optical spin-dependent beam separation in cyclic group symmetric metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belougne</w:t>
+                <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caillard</w:t>
+                <w:t xml:space="preserve">Ji Su Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedu Frédéric</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60333-7⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.3459-3471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492818v1</w:t>
+                <w:t xml:space="preserve">hal-02880755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spin-dependent beam separation in cyclic group symmetric metasurface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of sharp silicon arrays to wound Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeon Ui Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+                <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Su Kim</w:t>
+                <w:t xml:space="preserve">Bedu Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fages</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan J. Ewbank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (10), pp.3459-3471. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60333-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880755v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Four-Wave Mixing in Doubly Resonant Si Nanoresonators</w:t>
               </w:r>
@@ -2399,555 +2399,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water adsorption by a sensitive calibrated gold plasmonic nanosensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
+                <w:t xml:space="preserve">Strong Nonlinear Optical Response in the Visible Spectral Range with Epsilon-Near-Zero Organic Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eleonora Garoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanayo Kita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Kamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byung Hoon Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00040⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1701400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201701400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773221v1</w:t>
+                <w:t xml:space="preserve">hal-01790470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Nonlinear Optical Response in the Visible Spectral Range with Epsilon-Near-Zero Organic Thin Films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kenji Kamada</w:t>
+                <w:t xml:space="preserve">Water adsorption by a sensitive calibrated gold plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byung Hoon Woo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1701400. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.5381-5385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.201701400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790470v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Aspect Ratio Sub-Micrometer Channels Using Wet Etching: Application to the Dynamics of Red Blood Cell Transiting through Biomimetic Splenic Slits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligand Nano-cluster Arrays in a Supported Lipid Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priya Gambhire</w:t>
+                <w:t xml:space="preserve">Fuwei Pi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Atwell</w:t>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Iss</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (32), pp.1700967. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (122), pp.e55060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201700967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/55060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577332v1</w:t>
+                <w:t xml:space="preserve">hal-01577346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand Nano-cluster Arrays in a Supported Lipid Bilayer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Aspect Ratio Sub-Micrometer Channels Using Wet Etching: Application to the Dynamics of Red Blood Cell Transiting through Biomimetic Splenic Slits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuwei Pi</w:t>
+                <w:t xml:space="preserve">Priya Gambhire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Atwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Iss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (122), pp.e55060. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (32), pp.1700967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/55060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201700967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577346v1</w:t>
+                <w:t xml:space="preserve">hal-01577332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized 2D array of thin silicon pillars for efficient antireflective coatings in the visible spectrum</w:t>
               </w:r>
@@ -3595,51 +3595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-Tunable Organic Nanodot Arrays: A Versatile Platform for Manipulating and Imaging Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuwei Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,416 +5741,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Laser Processing of ZnO Nanocrystalline Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient third-harmonic generation in a thin nanocrystalline film of ZnO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. I. Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Shcheslavskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Yakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chelnokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 83, pp.3993 - 3995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1623948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000833v1</w:t>
+                <w:t xml:space="preserve">hal-01618596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablation de ZnO par laser UV (193 nm) : Nano-agrégats en phase gazeuse.</w:t>
+                <w:t xml:space="preserve">Synthesis and Laser Processing of ZnO Nanocrystalline Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri N. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 212-213, pp.349-352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000832v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient third-harmonic generation in a thin nanocrystalline film of ZnO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. I. Petrov</w:t>
+                <w:t xml:space="preserve">Ablation de ZnO par laser UV (193 nm) : Nano-agrégats en phase gazeuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri K. Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Castell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Shcheslavskiy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Chelnokov</w:t>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 83, pp.3993 - 3995. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1623948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618596v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster emission under femtosecond laser ablation of silicon</w:t>
               </w:r>
@@ -6266,51 +6266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6536,51 +6536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7606,90 +7606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic group symmetric metasurface for optical spin-dependent beam separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Su Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Fagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8193,90 +8193,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong nonlinear optical response in the visible spectral range with epsilon-near-zero organic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong Weon Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Garoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanayo Kita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Kamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Photonic Materials and Devices XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.109150O, </w:t>
@@ -9109,90 +9109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic spin- and orbital- Hall effect in cyclic group symmetric metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeon Ui Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeong Weon Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9252,64 +9252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Red Blood Cells through submicronic splenic slits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Gambhire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9416,51 +9416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journees Nationales sur les Technologies Emergentes en Micronanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
@@ -10562,217 +10562,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-Cluster Production by Femtosecond Laser Ablation of Bulk Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of zinc oxide nanoclusters by pulsed laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Marine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European Conference on Applications of Femtoseecond Lasers in Materials Science (FemtoMat 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Bad Kleinkirchheim, Carinthia, Austria</w:t>
+              <w:t xml:space="preserve">E-MRS 2004 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897752v1</w:t>
+                <w:t xml:space="preserve">hal-00002156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of zinc oxide nanoclusters by pulsed laser ablation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-Cluster Production by Femtosecond Laser Ablation of Bulk Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2004 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Second European Conference on Applications of Femtoseecond Lasers in Materials Science (FemtoMat 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Bad Kleinkirchheim, Carinthia, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00002156v1</w:t>
+                <w:t xml:space="preserve">hal-01897752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely efficient direct third harmonic generation in thin nanostructured films of ZnO</w:t>
               </w:r>
@@ -10797,51 +10797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav I. Shcheslavskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chelnokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11160,51 +11160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander V. Bulgakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Solid Films and Surfaces ICSFS-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11281,51 +11281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry K. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11376,51 +11376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Patrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12263,51 +12263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheya Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12483,77 +12483,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High aspect ratio submicron channels using wet etching. Application to the dynamics of red blood cell transiting through biomimetic splenic slits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Iss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Gambhire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12910,51 +12910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journees Nationales sur les Technologies Emergentes en Micronanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
@@ -13343,51 +13343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Bio-Functionalization Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheya Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13457,51 +13457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface bio-functionalization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheya Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13822,103 +13822,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of sharp silicon arrays to wound Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Ewbank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14202,51 +14202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD6E5DA1"/>
+    <w:nsid w:val="1FC93D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14433,51 +14433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-ozerov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5839-7854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083744134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218324358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359483978" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5227-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khelidj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Kerzabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202510587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu Ri Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chan Joo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03599368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popkova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Antropov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ermolaev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nassereddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelrahman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belougne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedu Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Ewbank" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60333-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02880755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ui Lee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Su Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0160" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Danilov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl G. Kravets" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Garoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanayo Kita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Hoon Woo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201701400" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577332v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Gambhire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700967" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Pi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian F Bouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F Mivelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumahoro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime Alameddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wahl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.11.051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerhard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balashov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701594" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bulgakov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Evtushenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shukhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.05.096" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G9Z1Z5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bulgakova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903527" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Chelnokov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bityurin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370879" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.07.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Bulgakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry K. Nelson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.01.084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2856-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Safarov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001276v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Bulgakova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2783-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bobrenok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2782-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000833v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri N. Nelson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000832v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri K. Nelson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030591" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01618596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Petrov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Yakovlev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chelnokov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1623948" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000863v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001738" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hee Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fag&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Popkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M. Antropov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb I. Tselikov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1L.6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Weon Wu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507174" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295192" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286620" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20962.84168" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895846v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236798" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Nikitin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dallaporta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hama" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton B Evtushenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G Shukhov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896824v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897752v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi I. Petrov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.531623" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002157v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pailharey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Bulgakov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895825v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897761v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782211v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619224v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy A. Ermolaev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005799v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-ozerov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5839-7854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083744134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218324358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359483978" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5227-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khelidj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Kerzabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202510587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu Ri Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chan Joo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03599368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popkova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Antropov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ermolaev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nassereddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelrahman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02880755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ui Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Su Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0160" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belougne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedu Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Ewbank" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60333-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Danilov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl G. Kravets" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Garoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanayo Kita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Hoon Woo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201701400" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Pi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Gambhire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700967" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian F Bouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F Mivelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumahoro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime Alameddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wahl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.11.051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerhard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balashov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701594" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bulgakov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Evtushenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shukhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.05.096" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G9Z1Z5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bulgakova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903527" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Chelnokov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bityurin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370879" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.07.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Bulgakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry K. Nelson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.01.084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2856-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Safarov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001276v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Bulgakova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2783-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bobrenok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2782-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01618596v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Petrov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Yakovlev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chelnokov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1623948" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000833v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri N. Nelson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri K. Nelson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030591" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000863v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001738" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hee Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fag&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Popkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M. Antropov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb I. Tselikov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1L.6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Weon Wu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507174" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295192" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286620" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20962.84168" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895846v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236798" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Nikitin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dallaporta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hama" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton B Evtushenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G Shukhov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896824v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002156v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi I. Petrov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.531623" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002157v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pailharey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Bulgakov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895825v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897761v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782211v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619224v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy A. Ermolaev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005799v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>