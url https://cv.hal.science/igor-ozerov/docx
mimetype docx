--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,14147 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14095 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:124.67532467532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Igor OZEROV </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">igor-ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5839-7854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083744134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">218324358</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.cat/citations?user=5_zhjKoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359483978</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-5227-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Throughput Fabrication of Zero‐Mode Waveguide Nanoaperture Arrays with Sol‐Gel Nanoimprint Lithography for Enhanced Single Molecule Fluorescence Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Khelidj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badre Kerzabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.e10587. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202510587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplasmonic sensing to study CO and oxygen adsorption and CO oxidation on size-selected Pt10 clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykhailo Vaidulych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.20968-20976. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NR02682A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic sensing: FDTD calculations to interpret experimental LSPR water adsorption isotherms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 837, pp.141063. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2023.141063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim nucleation and step-train orientation effects in SOI(111) dewetting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Curiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.103912. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2024.103912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mikheeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Genevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1538-1546. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (6), pp.1681-1690. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2na00817c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence engineering in metamaterial-assisted super-resolution localization microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyu Ri Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Chan Joo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.2491-2498. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2022-0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Exciton‐Mie Coupling in Transition Metal Dichalcogenide Nanoresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Popkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Antropov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2100604. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202100604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO and O2 Adsorption and CO Oxidation on Pt Nanoparticles by Indirect Nanoplasmonic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.13398-13405. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.1c01487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Nanocluster Array Enables Artificial-Intelligence-Based Detection of Hidden Features in T-Cell Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.5606-5613. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c01073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spin-dependent beam separation in cyclic group symmetric metasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon Ui Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Su Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.3459-3471. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2020-0160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of sharp silicon arrays to wound Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedu Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Ewbank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.3581. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-60333-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Four-Wave Mixing in Doubly Resonant Si Nanoresonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Colom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (5), pp.1295-1301. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.9b00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and orientation relationships of Ni and Cu films annealed on slightly miscut (1-102) r-sapphire substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 508, pp.24-33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931416v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water adsorption by a sensitive calibrated gold plasmonic nanosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.5381-5385. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Nonlinear Optical Response in the Visible Spectral Range with Epsilon-Near-Zero Organic Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon Ui Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Garoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanayo Kita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byung Hoon Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.1701400. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201701400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-narrow surface lattice resonances in plasmonic metamaterial arrays for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl G. Kravets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 104, pp.102-112. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2017.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Nano-cluster Arrays in a Supported Lipid Bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuwei Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheya Sengupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (122), pp.e55060. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/55060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Aspect Ratio Sub-Micrometer Channels Using Wet Etching: Application to the Dynamics of Red Blood Cell Transiting through Biomimetic Splenic Slits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priya Gambhire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Atwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Iss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (32), pp.1700967. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201700967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized 2D array of thin silicon pillars for efficient antireflective coatings in the visible spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Fehrembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.24947 </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep24947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and Inhibition of Spontaneous Photon Emission by Resonant Silicon Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian F Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu F Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.064016. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.064016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Dielectric Silicon Nanogap Antennas To Enhance the Fluorescence of Single Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Regmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamina M. Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (8), pp.5143-5151. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Dielectric Colored Metasurfaces with Silicon Mie Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (8), pp.7761-7767. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6b03207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect Nanoplasmonic Sensing to Probe with a High Sensitivity the Interaction of Water Vapor with Soot Aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artak Karapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (20), pp.4148-4152. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b01630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Alkaline Etching of Silicon Mie Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (9), pp.1280-1286. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201500146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Tunable Organic Nanodot Arrays: A Versatile Platform for Manipulating and Imaging Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuwei Pi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.5178 - 5184. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b01400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A field effect transistor biosensor with a γ-pyrone derivative engineered lipid-sensing layer for ultrasensitive Fe3+ion detection with low pH interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.571-577. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2013.11.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graphene electron lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (19), pp.153106. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3701594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster generation under pulsed laser ablation of zinc oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Evtushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Shukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (4), pp.585-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed laser ablation of binary semiconductors: mechanisms of vaporisation and cluster formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Evtushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Shukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (11), pp.1021-1033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale ordered topographical and chemical nano-features from anodic alumina templates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (2), pp.395-398. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2009.05.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into electronic mechanisms of nanosecond-laser ablation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Bulgakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.094902. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2903527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of magnetic tunnel junctions on Si(001) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Olive-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515, pp.6501-6506. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.02.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon pumped random laser in nanocrystalline ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. V. Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bityurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (17), pp.171119. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2370879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of cobalt into ZnO nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (5-8), pp.614 - 617. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Gas Phase Zinc Oxide Nanoclusters by Pulsed Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry K. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 247, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic mechanism of ion expulsion under UV nanosecond laser excitation of silicon: Experiment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Bulgakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.771-774. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2783-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus cluster production by laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.F. Bobrenok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.1369-1372. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2782-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon clusters produced by femtosecond laser ablation: Non-thermal emission and gas-phase condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.1591-1594. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00339-004-2856-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENHANCEMENT OF EXCITON EMISSION FROM ZnO NANOCRYSTALLINE FILMS BY PULSED LASER ANNEALING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viatcheslav I. Safarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226, pp.242-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of exciton emission from ZnO nanocrystalline films by pulsed laser annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Safarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226 (1-3), pp.242 - 248. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2003.11.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation de ZnO par laser UV (193 nm) : Nano-agrégats en phase gazeuse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri K. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Castell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.37. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient third-harmonic generation in a thin nanocrystalline film of ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. I. Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shcheslavskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83, pp.3993 - 3995. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1623948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Laser Processing of ZnO Nanocrystalline Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri N. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 212-213, pp.349-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster emission under femtosecond laser ablation of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 453-454, pp.557-561. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction des photons UV avec le silicium massif et nanocristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.121. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2001738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic gas nanosensors to probe adsorption and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanophotonics, Plasmonics and Metamaterials - NanoPlasMeta 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de métasurfaces pour la nanoscopie et la détection plasmonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon Ui Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de métasurfaces photoniques en GaN sur saphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelin Patoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Majorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brandli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénieres du GDR Plasmonique Active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plasmonique Active, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic sensing to follow the reactivity on Pt nanoparticles and clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykhailo Vaidulych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Štefan Vajda; Alessandro Fortunelli; Armin Kleibert, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of plasmonic metasurfaces for fluorescence nanoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyu Ri Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Hee Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR Plasmonique Active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDTD calculations: a crucial tool to predict and interpret LSPR experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GDR Plasmonique Active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical monitoring of organic crystal phase transition using MoS2 field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Nanosciences Advances (MNA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect nanoplasmonic sensing: a very sensitive and promising probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Metallic Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale fabrication of silicon Mie nanoresonators: an alternative to gold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Abdeddaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics META 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic group symmetric metasurface for optical spin-dependent beam separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon Ui Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Su Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Fagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics META 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Warsaw, Poland. pp.769-770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of hybrid van der Waals heterostructures transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilan Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Second-Harmonic Generation in Mie-Resonant MoS2 Nanodisks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Popkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya M. Antropov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb I. Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSA, May 2021, en ligne, United States. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTu1L.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication pour la photonique et la biophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Renatech Thématique Dépôts 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong nonlinear optical response in the visible spectral range with epsilon-near-zero organic thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong Weon Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon Ui Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Garoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanayo Kita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Kamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Photonic Materials and Devices XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.109150O, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2507174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition of excitation and sensitivity of diffractively-coupled surface lattice resonances over plasmonic nanoparticle arrays in ATR geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Danilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl G. Kravets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis and Photonics of Nanoscale Materials XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.1052109, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2295192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing or inhibiting spontaneous emission from fluorescent molecules in the near-field of silicon nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian F Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2286620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement and Inhibition of Spontaneous Photon Emission by Dielectric Photonic Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian F Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication of silicon Mie resonators and all-dielectric colored metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following with a high sensitivity the adsorption of gases on nanoparticles by indirect nanoplasmonic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLASMONICA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication technologies for nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School On Plasmonics (SSOP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Porquerolles (Hyères), France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20962.84168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of nanostructures for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS-EWHA Winter School (Advanced Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Seoul, South Korea. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic spin- and orbital- Hall effect in cyclic group symmetric metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeon Ui Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong Weon Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metamaterials, Metadevices, and Metasystems 2016, SPIE Nanoscience + Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, 2016, San Diego, California, United States. pp.991818, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2236798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Red Blood Cells through submicronic splenic slits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priya Gambhire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Atwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication of optical structures (filters, resonators and sensors)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journees Nationales sur les Technologies Emergentes en Micronanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graphene electron lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balashov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in NanoTechnology TNT-Japan2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective plasmon modes in two-dimensional diffractive arrays of metal nanoparticles: effect of asymmetric environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey G. Nikitin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dallaporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMeta 2013, 4th International Topical Meeting on Nanophotonics and Metamaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution XRF using capillary optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Dehlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lavandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImagineNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication Station by Focussed Electron Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dallaporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Talec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Focused-Electron-Beam-Induced Processing (FEBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured conducting polymer devices for tissue engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esma Ismailova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margrit Hanbücken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society for Cell Biology Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San-Francisco, United States. pp.Poster # 2117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Generation Under Pulsed Laser Ablation Of Compound Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton B Evtushenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri G Shukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on High Power Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Santa Fe, United States. pp.78-89, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3507174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of cluster emission from femtosecond-laser-irradiated silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezhda Bulgakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Fundamentals of Laser Assisted Micro– and Nanotechnologies” (FLAMN-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-layer growth of aluminium nanometer-scaled oxide barrier for use in magnetic tunnel junctions formed on Si(001) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Olive-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS IUMRS ICEM 2006 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of femtosecond laser-induced cluster emission from silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Applications in Microelectronic and Optoelectronic Manufacturing XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of zinc oxide nanoclusters by pulsed laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2004 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Cluster Production by Femtosecond Laser Ablation of Bulk Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second European Conference on Applications of Femtoseecond Lasers in Materials Science (FemtoMat 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Bad Kleinkirchheim, Carinthia, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremely efficient direct third harmonic generation in thin nanostructured films of ZnO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi I. Petrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav I. Shcheslavskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chelnokov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Applications in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Jose, Ca, United States. pp.166-172, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.531623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse contrôlée de nano-agrégats d'oxyde de zinc par ablation laser. Modification des films par recuit laser et passivation par hydrogène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pailharey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Giorgio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Societé Française des Microscopies, « Microscopies en Méditerranée » MIMEA-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Laser Processing of ZnO Nanocrystalline Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry K. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid Films and Surfaces ICSFS-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Synthesis of Nanoclusters and Nanostructured Oxide Films by Nanosecond and Femtosecond Pulsed Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IQEC/LAT International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas phase ZnO nanoclusters and structural, optical and lasing properties of corresponding nanostructured thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry K. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Laser Ablation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Silicon Films and Nanostructures Deposition by Electric Field During UV Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS - IUMRS - ICEM 2000 Meeting (Symposium D – 'Photon-induced Material Processing')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic nanosensor for probing gas nanoparticle reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplasmonic sensing on size-selected Pt10 clusters to study CO and oxygen adsorption and CO oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykhailo Vaidulych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Vajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANETE – Plateforme de micro et nanofabrication du CINaM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole technologique du réseau Plasmas Froids du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLANETE – Platform for micro and nanofabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Nanosciences Advances (MNA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplasmonics for efficient gas sensing and detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Nanophotonics and Micro/Nano Optics International Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoplasmonic for probing gas/particle interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques communes des GDR Plasmonique active et GDR Photo Electro Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect nanoplasmonic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of nanostructures for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10èmes Journées Scientifiques du C'Nano-PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of nano and microstructures for biophysical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheya Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Helfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Viallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 10èmes Journées Scientifiques du C'Nano-PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High aspect ratio submicron channels using wet etching. Application to the dynamics of red blood cell transiting through biomimetic splenic slits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Iss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priya Gambhire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Atwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Micro and Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nanoplasmonique indirecte pour une détection très sensible de l'adsorption/désorption de molécules d'eau sur des suies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artak Karapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thématique "Plasmonique Moléculaire et Spectroscopies Exaltées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nanoplasmonique indirecte pour sonder avec une grande sensibilité l'interaction eau/suie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artak Karapetyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofabrication of optical structures (filters, resonators and sensors)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journees Nationales sur les Technologies Emergentes en Micronanofabrication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a technique based on the indirect nanoplasmonic sensing to probe the adsorption/reactivity of gas with nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Demirdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ranguis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude R Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Metallic Nano-Objects (MNO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ZnO nanoclusters and pulsed laser deposition of nanocrystalline films for optoelectronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SOXESS Workshop on ZnO and related compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Gallipoli (Lecce), Italy. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance couche par couche par d'oxyde tunnel ( AlOx) pour application aux MRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Olive Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque Louis Néel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Bio-Functionalization Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheya Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dallaporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US11560304B2. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface bio-functionalization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheya Sengupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dallaporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3080372B1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for preparing single-crystal thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ranguis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2020/053102. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-resonant second-harmonic generation in MoS2 nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya M. Antropov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna A. Popkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleb I. Tselikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy A. Ermolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of sharp silicon arrays to wound Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Ewbank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of cobalt into ZnO nanoclusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Chabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ablation synthesis of zinc oxide clusters: a new family of fullerenes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Bulgakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14202,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC93D2D"/>
+    <w:nsid w:val="2C77C9FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14433,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-ozerov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5839-7854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083744134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218324358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359483978" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5227-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khelidj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Kerzabi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202510587" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu Ri Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chan Joo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03599368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popkova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Antropov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ermolaev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100604" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nassereddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelrahman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02880755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ui Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Su Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0160" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belougne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedu Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Ewbank" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60333-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00442" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Danilov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl G. Kravets" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.12.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Garoni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanayo Kita" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Hoon Woo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201701400" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Pi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Gambhire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700967" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489676v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian F Bouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F Mivelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451576v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03207" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumahoro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500146" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780274v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime Alameddine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wahl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01400" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.11.051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerhard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balashov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701594" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bulgakov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Evtushenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shukhov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.05.096" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G9Z1Z5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bulgakova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903527" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Chelnokov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bityurin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370879" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.07.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Bulgakov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry K. Nelson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Castell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.01.084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000831v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2856-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Safarov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001276v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Bulgakova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2783-y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001415v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bobrenok" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2782-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01618596v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Petrov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Yakovlev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chelnokov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1623948" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000833v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri N. Nelson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000832v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri K. Nelson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030591" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000863v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.136" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001738" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160886v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hee Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229334v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229163v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fag&#232;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225126v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Popkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M. Antropov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb I. Tselikov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1L.6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063669v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Weon Wu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507174" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719970v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295192" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726381v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286620" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577657v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726989v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20962.84168" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895846v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236798" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613361v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerhard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904620v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Nikitin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dallaporta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808234v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hama" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613391v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton B Evtushenko" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G Shukhov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507174" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896824v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002156v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897752v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002218v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi I. Petrov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.531623" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002157v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pailharey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904660v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Bulgakov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895825v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895779v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897761v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782211v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260525v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619224v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260720v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900328v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225067v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy A. Ermolaev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294798v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005799v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000864v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/igor-ozerov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5839-7854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083744134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218324358" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.cat/citations?user=5_zhjKoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359483978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5227-2008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Khelidj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badre Kerzabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202510587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.103912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Boulet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00817c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyu Ri Choi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Chan Joo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0751" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03599368v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Antropov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ermolaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202100604" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03271524v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nassereddine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelrahman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c01073" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02880755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeon Ui Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Su Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belougne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedu Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Ewbank" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60333-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02096852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Garoni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanayo Kita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Kamada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung Hoon Woo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201701400" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Danilov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl G. Kravets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuwei Pi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01577332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Gambhire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Atwell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Iss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700967" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330423v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Proust" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24947" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian F Bouchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F Mivelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.064016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Regmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina M. Winkler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02076" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03207" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soumahoro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201500146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01780274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime Alameddine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wahl" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b01400" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975056v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Zein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2013.11.051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerhard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balashov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ozerov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3701594" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Bulgakov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Evtushenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Shukhov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581226v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sengupta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2009.05.096" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47G9Z1Z5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Bulgakova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2903527" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175305v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive-Mendez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.02.077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHG0KH2Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115824v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Chelnokov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bityurin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2370879" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chabre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.07.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Bulgakov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry K. Nelson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Castell" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.01.084" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001276v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Bulgakova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2783-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bobrenok" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giorgio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2782-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-004-2856-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000831v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav I. Safarov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Safarov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.11.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000832v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri K. Nelson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030591" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01618596v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Petrov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Yakovlev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chelnokov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1623948" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri N. Nelson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000863v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.136" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000835v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001738" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596454v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628944v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160886v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hee Park" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782459v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fag&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353397v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Siri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Popkova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya M. Antropov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb I. Tselikov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1L.6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260634v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063669v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong Weon Wu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2507174" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719970v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2295192" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726381v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2286620" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577657v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726989v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20962.84168" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613285v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577659v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2236798" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895900v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gerhard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808257v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Nikitin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dallaporta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01808234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moyen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margrit Hanb&#252;cken" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620401v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton B Evtushenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G Shukhov" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507174" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905896v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896719v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferreo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coudreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896824v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897752v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002218v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi I. Petrov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav I. Shcheslavskiy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.531623" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002157v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pailharey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904660v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Bulgakov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897761v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03782211v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873563v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01873560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Viallat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260525v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01619224v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904628v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olive Mendez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferrero" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260720v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900328v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900329v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225067v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy A. Ermolaev" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294798v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005799v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Chabre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000864v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>