--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -628,261 +628,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov characterization of uniform exponential stability for nonlinear infinite-dimensional systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active fault‐tolerant control based on sparse recovery diagnosis: The twin wind turbines case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3080526⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Issue:Sliding‐Mode Algorithms for State Estimation and Fault Diagnosis, 33 (15), pp.9174-9194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479777v1</w:t>
+                <w:t xml:space="preserve">hal-05291769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active fault‐tolerant control based on sparse recovery diagnosis: The twin wind turbines case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyapunov characterization of uniform exponential stability for nonlinear infinite-dimensional systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Special Issue:Sliding‐Mode Algorithms for State Estimation and Fault Diagnosis, 33 (15), pp.9174-9194. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (4), pp.1685-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.6484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3080526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291769v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
@@ -1996,1250 +1996,1254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical simulations of reactive transport and chemostat-like models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Ecology and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (4), pp.953-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613616v2</w:t>
+                <w:t xml:space="preserve">hal-00536647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of numerical simulations of reactive transport and chemostat-like models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Ecology and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (4), pp.224-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00536647v1</w:t>
+                <w:t xml:space="preserve">hal-00613616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data global asymptotic stabilization of globally Lipschitz retarded switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exponential stabilization of two coupled linear Korteweg-de Vries equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khalifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDS 2025 - 19th IFAC Workshop on Time Delay Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327640v1</w:t>
+                <w:t xml:space="preserve">hal-05554251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary conditions for the stability of singularly perturbed linear systems with switching slow-fast behaviors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampled-data global asymptotic stabilization of globally Lipschitz retarded switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Ferdinando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886229⟩</w:t>
+              <w:t xml:space="preserve">TDS 2025 - 19th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France. pp.25-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806068v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active fault tolerant control through sparse recovery diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Makni</w:t>
+                <w:t xml:space="preserve">Necessary conditions for the stability of singularly perturbed linear systems with switching slow-fast behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.178-183, </w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291693v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability criteria for singularly perturbed linear switching systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Active fault tolerant control through sparse recovery diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.178-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icsc57768.2022.9993875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868901v1</w:t>
+                <w:t xml:space="preserve">hal-05291693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration of the application of the multi-observers approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability criteria for singularly perturbed linear switching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Systems and Control (ICSC'2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icsc57768.2022.9993875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453074v1</w:t>
+                <w:t xml:space="preserve">hal-03868901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and control of Twin Wind Turbine subject to asymmetric fault</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illustration of the application of the multi-observers approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Systems and Control (ICSC'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559341v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converse Lyapunov theorems for infinite-dimensional nonlinear switching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and control of Twin Wind Turbine subject to asymmetric fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.587-592, </w:t>
+              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ccta41146.2020.9206356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015442v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi observers approach when observability index is higher than the state dimension - a case study</w:t>
+                <w:t xml:space="preserve">Converse Lyapunov theorems for infinite-dimensional nonlinear switching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.587-592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434293v1</w:t>
+                <w:t xml:space="preserve">hal-03015442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viable trajectories for nonconvex differential inclusions with constant delay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi observers approach when observability index is higher than the state dimension - a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Workshop On Time Delay Systems (TDS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.112-117, </w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993553v1</w:t>
+                <w:t xml:space="preserve">hal-02434293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input-output decoupling and linearization of nonlinear two-input two-output time-varying delay systems</w:t>
               </w:r>
@@ -3327,168 +3331,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability Singularity of Batch Reactor: A Solution Based on High Order Sliding Mode Differentiator Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viable trajectories for nonconvex differential inclusions with constant delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCC 2017 - 11. Asian Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287190⟩</w:t>
+              <w:t xml:space="preserve">14th IFAC Workshop On Time Delay Systems (TDS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.112-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722544v1</w:t>
+                <w:t xml:space="preserve">hal-01993553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-output linearization of SISO nonlinear time-varying delay systems</w:t>
+                <w:t xml:space="preserve">Further remarks on input-output linearization of SISO time-varying delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Nicolau</w:t>
@@ -3506,627 +3484,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woihida Aggoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2017 SIAM Conference on Control and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511420v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further remarks on input-output linearization of SISO time-varying delay systems</w:t>
+                <w:t xml:space="preserve">Observability Singularity of Batch Reactor: A Solution Based on High Order Sliding Mode Differentiator Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Woihida Aggoune</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 SIAM Conference on Control and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASCC 2017 - 11. Asian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.336-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511422v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further remarks on Markus-Yamabe instability for time-varying delay differential equations</w:t>
+                <w:t xml:space="preserve">Input-output linearization of SISO nonlinear time-varying delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woihida Aggoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215997v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converse Lyapunov--Krasovskii Theorems for Uncertain Time-Delay Systems</w:t>
+                <w:t xml:space="preserve">Further remarks on Markus-Yamabe instability for time-varying delay differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101995v1</w:t>
+                <w:t xml:space="preserve">hal-01215997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The buffered chemostat with non-monotonic response functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Converse Lyapunov--Krasovskii Theorems for Uncertain Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.181-186, </w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.10096-10100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766243v2</w:t>
+                <w:t xml:space="preserve">hal-01101995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop Deep Brain Stimulation Based on Firing-rate Regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">The buffered chemostat with non-monotonic response functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/EMBS NER 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Diego, United States. pp.166 - 169, </w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.181-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2013.6695898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978779v1</w:t>
+                <w:t xml:space="preserve">hal-00766243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal ganglia oscillations: the role of delays and external excitatory nuclei</w:t>
               </w:r>
@@ -4223,116 +4201,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Closed-loop Deep Brain Stimulation Based on Firing-rate Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/EMBS NER 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, United States. pp.166 - 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2013.6695898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure des Mines de Saint-Etienne (Mines de Saint-Etienne). FRA., May 2011, Saint-Etienne, France. pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4342,65 +4437,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Stability Analysis for Delayed Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Is Detorakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,51 +4510,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernstein Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4469,51 +4564,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of interconnected uncertain delay systems: a converse Lyapunov approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4536,70 +4631,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giorgio Valmorbida; Alexandre Seuret; Islam Boussaada; Rifat Sipahi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Springer, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4609,117 +4704,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système de traitement biologique pour bioprocédés continus susceptibles de présenter une inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2 986 522 - 12 51140. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4729,78 +4824,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berger-Wang formula for impulsive switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,113 +4916,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability criteria for singularly perturbed impulsive linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4935,399 +5030,399 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137473v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS characterization of retarded switching systems with relaxed Lyapunov-Krasovskii functionals *</w:t>
+                <w:t xml:space="preserve">Non-coercive Lyapunov-Krasovskii functionals for exponential stability of time-varying delay systems: a switched system approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776530v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-coercive Lyapunov-Krasovskii functionals for exponential stability of time-varying delay systems: a switched system approach</w:t>
+                <w:t xml:space="preserve">ISS characterization of retarded switching systems with relaxed Lyapunov-Krasovskii functionals *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851071v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov-Krasovskii characterization of the input-to-state stability for switching retarded systems</w:t>
+                <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233502v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
+                <w:t xml:space="preserve">Lyapunov-Krasovskii characterization of the input-to-state stability for switching retarded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404185v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relaxation result for state constrained delay differential inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5336,51 +5431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5390,100 +5485,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques microbiennes et modélisation des cycles biochimiques terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier 2 (Sciences et Techniques), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02803575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5493,105 +5588,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution on the study of complex dynamical systems: applications in population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic Control Engineering. CY Cergy Paris Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04165090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5738,51 +5833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02698-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3142122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Barbot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad52417.2021.9638728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2794398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0678-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924252v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.895925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613616v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.953" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327640v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Ferdinando" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993823" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta41146.2020.9206356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434293v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.208" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287190" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978779v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2013.6695898" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742100v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265005v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776530v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233502v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02698-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3142122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6484" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad52417.2021.9638728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2794398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0678-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924252v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.895925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613616v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khalifeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Ferdinando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta41146.2020.9206356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.208" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287190" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742100v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2013.6695898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>