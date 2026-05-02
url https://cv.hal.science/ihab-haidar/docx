--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1996,226 +1996,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of numerical simulations of reactive transport and chemostat-like models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Ecology and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (4), pp.224-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536647v1</w:t>
+                <w:t xml:space="preserve">hal-00613616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical simulations of reactive transport and chemostat-like models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Ecology and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (4), pp.953-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613616v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3422,276 +3422,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further remarks on input-output linearization of SISO time-varying delay systems</w:t>
+                <w:t xml:space="preserve">Observability Singularity of Batch Reactor: A Solution Based on High Order Sliding Mode Differentiator Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Woihida Aggoune</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 SIAM Conference on Control and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASCC 2017 - 11. Asian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.336-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511422v1</w:t>
+                <w:t xml:space="preserve">hal-01722544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability Singularity of Batch Reactor: A Solution Based on High Order Sliding Mode Differentiator Approach</w:t>
+                <w:t xml:space="preserve">Input-output linearization of SISO nonlinear time-varying delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woihida Aggoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCC 2017 - 11. Asian Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722544v1</w:t>
+                <w:t xml:space="preserve">hal-01511420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-output linearization of SISO nonlinear time-varying delay systems</w:t>
+                <w:t xml:space="preserve">Further remarks on input-output linearization of SISO time-varying delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Nicolau</w:t>
@@ -3709,73 +3709,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woihida Aggoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2017 SIAM Conference on Control and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511420v1</w:t>
+                <w:t xml:space="preserve">hal-01511422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further remarks on Markus-Yamabe instability for time-varying delay differential equations</w:t>
               </w:r>
@@ -4084,261 +4084,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal ganglia oscillations: the role of delays and external excitatory nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-loop Deep Brain Stimulation Based on Firing-rate Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE/EMBS NER 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, United States. pp.166 - 169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc.2013.6669566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NER.2013.6695898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742100v3</w:t>
+                <w:t xml:space="preserve">hal-00978779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop Deep Brain Stimulation Based on Firing-rate Regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basal ganglia oscillations: the role of delays and external excitatory nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ihab Haidar</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/EMBS NER 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Diego, United States. pp.166 - 169, </w:t>
+              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2013.6695898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2013.6669566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978779v1</w:t>
+                <w:t xml:space="preserve">hal-00742100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
               </w:r>
@@ -5060,353 +5060,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137473v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-coercive Lyapunov-Krasovskii functionals for exponential stability of time-varying delay systems: a switched system approach</w:t>
+                <w:t xml:space="preserve">ISS characterization of retarded switching systems with relaxed Lyapunov-Krasovskii functionals *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851071v1</w:t>
+                <w:t xml:space="preserve">hal-03776530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS characterization of retarded switching systems with relaxed Lyapunov-Krasovskii functionals *</w:t>
+                <w:t xml:space="preserve">Non-coercive Lyapunov-Krasovskii functionals for exponential stability of time-varying delay systems: a switched system approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776530v1</w:t>
+                <w:t xml:space="preserve">hal-03851071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
+                <w:t xml:space="preserve">Lyapunov-Krasovskii characterization of the input-to-state stability for switching retarded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404185v1</w:t>
+                <w:t xml:space="preserve">hal-03233502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov-Krasovskii characterization of the input-to-state stability for switching retarded systems</w:t>
+                <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233502v1</w:t>
+                <w:t xml:space="preserve">hal-03404185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relaxation result for state constrained delay differential inclusions</w:t>
               </w:r>
@@ -5833,51 +5833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02698-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3142122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6484" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad52417.2021.9638728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2794398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0678-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924252v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.895925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613616v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khalifeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Ferdinando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta41146.2020.9206356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.208" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287190" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511420v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742100v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2013.6695898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02698-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3142122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6484" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad52417.2021.9638728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2794398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0678-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924252v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.895925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613616v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.953" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khalifeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Ferdinando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta41146.2020.9206356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.208" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2013.6695898" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742100v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>