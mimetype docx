--- v2 (2026-05-02)
+++ v3 (2026-06-04)
@@ -1996,248 +1996,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of numerical simulations of reactive transport and chemostat-like models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Ecology and Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (4), pp.953-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613616v2</w:t>
+                <w:t xml:space="preserve">hal-00536647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of numerical simulations of reactive transport and chemostat-like models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Ecology and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (4), pp.224-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2011.8.953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00536647v1</w:t>
+                <w:t xml:space="preserve">hal-00613616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2322,1268 +2322,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampled-data global asymptotic stabilization of globally Lipschitz retarded switched systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exponential stabilization of a coupled Korteweg-de Vries system: an observer-based control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khalifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TDS 2025 - 19th IFAC Workshop on Time Delay Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th Asian Control Conference (ASCC) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bali, Indonesia, Indonesia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327640v1</w:t>
+                <w:t xml:space="preserve">hal-05635673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessary conditions for the stability of singularly perturbed linear systems with switching slow-fast behaviors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampled-data global asymptotic stabilization of globally Lipschitz retarded switched systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Ferdinando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886229⟩</w:t>
+              <w:t xml:space="preserve">TDS 2025 - 19th IFAC Workshop on Time Delay Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Gif-sur Yvette, France. pp.25-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806068v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active fault tolerant control through sparse recovery diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Makni</w:t>
+                <w:t xml:space="preserve">Necessary conditions for the stability of singularly perturbed linear systems with switching slow-fast behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993823⟩</w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291693v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability criteria for singularly perturbed linear switching systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Chitour</w:t>
+                <w:t xml:space="preserve">Active fault tolerant control through sparse recovery diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icsc57768.2022.9993875⟩</w:t>
+              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.178-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868901v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustration of the application of the multi-observers approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability criteria for singularly perturbed linear switching systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Systems and Control (ICSC'2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icsc57768.2022.9993875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453074v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and control of Twin Wind Turbine subject to asymmetric fault</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illustration of the application of the multi-observers approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Systems and Control (ICSC'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559341v1</w:t>
+                <w:t xml:space="preserve">hal-03453074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converse Lyapunov theorems for infinite-dimensional nonlinear switching systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and control of Twin Wind Turbine subject to asymmetric fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mario Sigalotti</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029498⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ccta41146.2020.9206356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015442v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi observers approach when observability index is higher than the state dimension - a case study</w:t>
+                <w:t xml:space="preserve">Converse Lyapunov theorems for infinite-dimensional nonlinear switching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029675⟩</w:t>
+              <w:t xml:space="preserve">58th IEEE Conference on Decision and Control (CDC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.587-592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434293v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-output decoupling and linearization of nonlinear two-input two-output time-varying delay systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihab I. Haidar</w:t>
+                <w:t xml:space="preserve">A multi observers approach when observability index is higher than the state dimension - a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Woihida Aggoune</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Symposium on Mathematical Theory of Networks and Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control CDC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2019, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783913v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viable trajectories for nonconvex differential inclusions with constant delay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihab Haidar</w:t>
+                <w:t xml:space="preserve">Input-output decoupling and linearization of nonlinear two-input two-output time-varying delay systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab I. Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woihida Aggoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Workshop On Time Delay Systems (TDS 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Symposium on Mathematical Theory of Networks and Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993553v1</w:t>
+                <w:t xml:space="preserve">hal-01783913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability Singularity of Batch Reactor: A Solution Based on High Order Sliding Mode Differentiator Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viable trajectories for nonconvex differential inclusions with constant delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Frankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCC 2017 - 11. Asian Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287190⟩</w:t>
+              <w:t xml:space="preserve">14th IFAC Workshop On Time Delay Systems (TDS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary. pp.112-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722544v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-output linearization of SISO nonlinear time-varying delay systems</w:t>
+                <w:t xml:space="preserve">Further remarks on input-output linearization of SISO time-varying delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Nicolau</w:t>
@@ -3601,833 +3579,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woihida Aggoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2017 SIAM Conference on Control and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511420v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further remarks on input-output linearization of SISO time-varying delay systems</w:t>
+                <w:t xml:space="preserve">Observability Singularity of Batch Reactor: A Solution Based on High Order Sliding Mode Differentiator Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Woihida Aggoune</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 SIAM Conference on Control and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASCC 2017 - 11. Asian Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Gold Coast, Australia. pp.336-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASCC.2017.8287190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511422v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further remarks on Markus-Yamabe instability for time-varying delay differential equations</w:t>
+                <w:t xml:space="preserve">Input-output linearization of SISO nonlinear time-varying delay systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woihida Aggoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215997v1</w:t>
+                <w:t xml:space="preserve">hal-01511420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converse Lyapunov--Krasovskii Theorems for Uncertain Time-Delay Systems</w:t>
+                <w:t xml:space="preserve">Further remarks on Markus-Yamabe instability for time-varying delay differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Iulian Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th IFAC Workshop on Time Delay Systems TDS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ann Arbor, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101995v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The buffered chemostat with non-monotonic response functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Converse Lyapunov--Krasovskii Theorems for Uncertain Time-Delay Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00039⟩</w:t>
+              <w:t xml:space="preserve">19th IFAC World Congress on International Federation of Automatic Control (IFAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. pp.10096-10100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766243v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-loop Deep Brain Stimulation Based on Firing-rate Regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+                <w:t xml:space="preserve">The buffered chemostat with non-monotonic response functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/EMBS NER 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NER.2013.6695898⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.181-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978779v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal ganglia oscillations: the role of delays and external excitatory nuclei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed-loop Deep Brain Stimulation Based on Firing-rate Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ecc.2013.6669566⟩</w:t>
+              <w:t xml:space="preserve">IEEE/EMBS NER 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Diego, United States. pp.166 - 169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2013.6695898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742100v3</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Basal ganglia oscillations: the role of delays and external excitatory nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pasillas-Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Control Conference (ECC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2013.6669566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742100v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial structure and diffusion on the performances of the chemostat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STIC &amp; Environnement 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure des Mines de Saint-Etienne (Mines de Saint-Etienne). FRA., May 2011, Saint-Etienne, France. pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4437,65 +4532,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Stability Analysis for Delayed Neural Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Is Detorakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,51 +4605,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernstein Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4564,51 +4659,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of interconnected uncertain delay systems: a converse Lyapunov approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4631,70 +4726,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giorgio Valmorbida; Alexandre Seuret; Islam Boussaada; Rifat Sipahi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Springer, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4704,117 +4799,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et système de traitement biologique pour bioprocédés continus susceptibles de présenter une inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome J. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 2 986 522 - 12 51140. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4824,78 +4919,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berger-Wang formula for impulsive switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,113 +5011,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137462v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability criteria for singularly perturbed impulsive linear switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,399 +5125,399 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sigalotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137473v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS characterization of retarded switching systems with relaxed Lyapunov-Krasovskii functionals *</w:t>
+                <w:t xml:space="preserve">Non-coercive Lyapunov-Krasovskii functionals for exponential stability of time-varying delay systems: a switched system approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776530v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-coercive Lyapunov-Krasovskii functionals for exponential stability of time-varying delay systems: a switched system approach</w:t>
+                <w:t xml:space="preserve">ISS characterization of retarded switching systems with relaxed Lyapunov-Krasovskii functionals *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851071v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov-Krasovskii characterization of the input-to-state stability for switching retarded systems</w:t>
+                <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233502v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and optimal control of an electro-fermentation process within a batch culture</w:t>
+                <w:t xml:space="preserve">Lyapunov-Krasovskii characterization of the input-to-state stability for switching retarded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab I. Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdomenico Pepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404185v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A relaxation result for state constrained delay differential inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Frankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5431,51 +5526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5485,100 +5580,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques microbiennes et modélisation des cycles biochimiques terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier 2 (Sciences et Techniques), 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02803575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5588,105 +5683,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution on the study of complex dynamical systems: applications in population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic Control Engineering. CY Cergy Paris Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04165090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5833,51 +5928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02698-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3142122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6484" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad52417.2021.9638728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2794398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0678-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924252v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.895925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613616v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.953" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khalifeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Ferdinando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta41146.2020.9206356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.208" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511420v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2013.6695898" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742100v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669566" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514229v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02698-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Pepe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab I. Haidar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sigalotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Makni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3142122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6484" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02479777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3080526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10030535" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccad52417.2021.9638728" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woihida Aggoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnz030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frankowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2794398" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01319753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2017.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01270695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pasillas-L&#233;pine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palfi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-015-0678-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924252v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0814-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2014.895925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2011.8.953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613616v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khalifeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05635673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Ferdinando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886229" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993823" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03868901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc57768.2022.9993875" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453074v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta41146.2020.9206356" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029498" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029675" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.208" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722544v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASCC.2017.8287190" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Iulian Niculescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101995v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00561" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766243v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00978779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2013.6695898" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742100v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2013.6669566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Gerard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Is Detorakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03881521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095712v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Harmand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137462v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05137473v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01514229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>