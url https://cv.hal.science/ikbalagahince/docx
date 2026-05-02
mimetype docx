--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1268,295 +1268,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing vector refractoriness to trypanosome infection: achievements, challenges and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insecticide-Releasing LLDPE Films as Greenhouse Cover Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senem Avaz Seven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ömer Faruk Tastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Kariithi</w:t>
+                <w:t xml:space="preserve">Cüneyt Erdinç Taş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayriye Ünal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Meki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fathiya Khamis</w:t>
+                <w:t xml:space="preserve">İkbal Agah Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-018-1280-y⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/381426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151380v1</w:t>
+                <w:t xml:space="preserve">hal-04151479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticide-Releasing LLDPE Films as Greenhouse Cover Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ömer Faruk Tastan</w:t>
+                <w:t xml:space="preserve">Enhancing vector refractoriness to trypanosome infection: achievements, challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Kariithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Meki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cüneyt Erdinç Taş</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayriye Ünal</w:t>
+                <w:t xml:space="preserve">Linda de Vooght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İkbal Agah Ince</w:t>
+                <w:t xml:space="preserve">Fathiya Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (S1), pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/381426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-018-1280-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151479v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate Iridoviruses: A Glance over the Last Decade</w:t>
               </w:r>
@@ -1672,77 +1672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Profile of Glossina pallidipes MicroRNAs During Symptomatic and Asymptomatic Infection With Glossina pallidipes Salivary Gland Hypertrophy Virus (Hytrosavirus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Meki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Kariithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drion Boucias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,360 +1800,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Iridoviridae</w:t>
+                <w:t xml:space="preserve">Hairpin structures with conserved sequence motifs determine the 3′ ends of non-polyadenylated invertebrate iridovirus transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gregory Chinchar</w:t>
+                <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Hick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ikbal Agah Agah Ince</w:t>
+                <w:t xml:space="preserve">Gorben Pijlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Jancovich</w:t>
+                <w:t xml:space="preserve">Just Vlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Marschang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 98 (5), pp.890-891. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 511, pp.344-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2017.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150781v1</w:t>
+                <w:t xml:space="preserve">hal-04151398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hairpin structures with conserved sequence motifs determine the 3′ ends of non-polyadenylated invertebrate iridovirus transcripts</w:t>
+                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Iridoviridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İkbal Agah İnce</w:t>
+                <w:t xml:space="preserve">V. Gregory Chinchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorben Pijlman</w:t>
+                <w:t xml:space="preserve">Paul Hick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbal Agah Agah Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Vlak</w:t>
+                <w:t xml:space="preserve">James Jancovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique van Oers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Marschang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 511, pp.344-353. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (5), pp.890-891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2017.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151398v1</w:t>
+                <w:t xml:space="preserve">hal-04150781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Salivary Gland Proteomes of Two Glossina Species that Exhibit Differential Hytrosavirus Pathologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Kariithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjef Boeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Murungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Meki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
@@ -2204,90 +2204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive annotation of Glossina pallidipes salivary gland hypertrophy virus from Ethiopian tsetse flies: a proteogenomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Abd-Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Kariithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (4), pp.1010-1031. </w:t>
@@ -2325,51 +2325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthrobacter pityocampae sp. nov., isolated from Thaumetopoea pityocampa (Lep., Thaumetopoeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihni Demirbağ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,395 +2557,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brevibacterium siliguriense sp. nov., a facultatively oligotrophic bacterium isolated from river water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between structure, protein composition, morphogenesis and cytopathology of Glossina pallidipes salivary gland hypertrophy virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Kariithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Jan van Lent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjef Boeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adly Abd-Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.038281-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.047423-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151385v1</w:t>
+                <w:t xml:space="preserve">hal-04151368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structure, protein composition, morphogenesis and cytopathology of Glossina pallidipes salivary gland hypertrophy virus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Temporal classification and mapping of non-polyadenylated transcripts of an invertebrate iridovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadriye Özcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Vlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 94 (1), pp.193-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.047423-0⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.046359-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151368v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal classification and mapping of non-polyadenylated transcripts of an invertebrate iridovirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Brevibacterium siliguriense sp. nov., a facultatively oligotrophic bacterium isolated from river water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Katı</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadriye Özcan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique van Oers</w:t>
+                <w:t xml:space="preserve">Ranadhir Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 94 (1), pp.187-192. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (Pt_2), pp.511-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.046359-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.038281-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151386v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of Chilo iridescent virus immediate early promoter</w:t>
               </w:r>
@@ -3194,51 +3194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Salivary Secretome of the Tsetse Fly Glossina pallidipes (Diptera: Glossinidae) Infected by Salivary Gland Hypertrophy Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Kariithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbal Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3341,90 +3341,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein composition of the occlusion derived virus of Chrysodeixis chalcites nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal Agah Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjef Boeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just Vlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique van Oers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (1-2), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3464,408 +3464,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brevibacterium pityocampae sp. nov., isolated from caterpillars of Thaumetopoea pityocampa (Lepidoptera, Thaumetopoeidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis of Chilo iridescent virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sjef Boeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İsmail Demir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zihni Demirbağ</w:t>
+                <w:t xml:space="preserve">Jacques J.M. Vervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Vlak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 60 (2), pp.312-316. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405 (1), pp.253-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.006692-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151363v1</w:t>
+                <w:t xml:space="preserve">hal-04151278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of Chilo iridescent virus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic analysis of Glossina pallidipes salivary gland hypertrophy virus virions for immune intervention in tsetse fly colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J.M. Vervoort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Kariithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbal Agah Agah Ince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vervoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2010.05.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (12), pp.3065-3074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.023671-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151278v1</w:t>
+                <w:t xml:space="preserve">hal-04151350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of Glossina pallidipes salivary gland hypertrophy virus virions for immune intervention in tsetse fly colonies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Vervoort</w:t>
+                <w:t xml:space="preserve">Brevibacterium pityocampae sp. nov., isolated from caterpillars of Thaumetopoea pityocampa (Lepidoptera, Thaumetopoeidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Katı</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bergoin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">İsmail Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihni Demirbağ</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (12), pp.3065-3074. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (2), pp.312-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.023671-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.006692-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151350v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive replication of Malacosoma neustria nucleopolyhedrovirus (ManeNPV) in Md203 cell line</w:t>
               </w:r>
@@ -4105,358 +4105,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open reading frame 193R of Chilo iridescent virus encodes a functional inhibitor of apoptosis (IAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">İkbal Agah İnce</w:t>
+                <w:t xml:space="preserve">Isolation and identification of bacteria from Thaumetopoea pityocampa Den. and Schiff. (Lep., Thaumetopoeidae) and determination of their biocontrol potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikbal Agah Agah Ince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Katı</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Westenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Just Vlak</w:t>
+                <w:t xml:space="preserve">Hüseyin Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihni Demirbağ</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 376 (1), pp.124-131. </w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (12), pp.3005-3015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2008.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11274-008-9845-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151344v1</w:t>
+                <w:t xml:space="preserve">hal-04151294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and identification of bacteria from Thaumetopoea pityocampa Den. and Schiff. (Lep., Thaumetopoeidae) and determination of their biocontrol potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hatice Katı</w:t>
+                <w:t xml:space="preserve">Open reading frame 193R of Chilo iridescent virus encodes a functional inhibitor of apoptosis (IAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İkbal Agah İnce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hüseyin Yilmaz</w:t>
+                <w:t xml:space="preserve">Marcel Westenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Just Vlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zihni Demirbağ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Demir</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remziye Nalçacıoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (12), pp.3005-3015. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 376 (1), pp.124-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11274-008-9845-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2008.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151294v1</w:t>
+                <w:t xml:space="preserve">hal-04151344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cytoplasmic polyhedrosis virus isolated from the pine processionary caterpillar, Thaumetopoea pityocampa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbal Agah Agah Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihni Demirbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4533,77 +4533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remziye Nalçacioğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikbal Agah Agah Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just Vlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihni Demirbağ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique van Oers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 88 (9), pp.2488-2494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4919,51 +4919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7545EBF9"/>
+    <w:nsid w:val="5C8D9EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5150,51 +5150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikbalagahince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2299-9946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2976-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Pradhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrat Hore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabak Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Manna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulami Dam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2962310/v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archibold Mposhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cort&#233;s-Mancera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Heegsma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Meijer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Sluis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.964337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Mandal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biraj Sarkar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrisikesh Mandal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Pratim Chakraborty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar das Mohapatra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00081-22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Maji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Maity" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04399-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Some" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinkar Biswas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Jana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjoy Bhattacharjya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA03451G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senem Avaz Seven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Faruk Tastan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt Erdin&#231; Tas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#220;nal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Agah Agah Ince" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.01.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Bulut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50906-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kariithi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Meki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schneider" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Vooght" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathiya Khamis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1280-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151479v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt Erdin&#231; Ta&#351;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;kbal Agah Ince" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/381426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;kbal &#304;nce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan &#214;zcan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Ilter-Akulke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Scully" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzu &#214;zgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10040161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drion Boucias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Ozcan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gregory Chinchar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jancovich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Marschang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000818" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151398v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;kbal Agah &#304;nce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorben Pijlman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Vlak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique van Oers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.06.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjef Boeren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Murungi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Abd-Alla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000409" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihni Demirba&#287;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kat&#305;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.060731-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mirzadi Gohari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Mehrabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Kat&#305;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranadhir Chakraborty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.038281-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Lent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.047423-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151386v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye &#214;zcan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.046359-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Akturk Dizman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihni Demirbag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remziye Nalcacioglu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.05.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRC3VF0W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01379102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred M Bronkhorst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen M van Cleef" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Vodovar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Agah Ince" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207213109" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Ince" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001371" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.02.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D892R4TF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail Demir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.006692-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151278v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. Vervoort" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.05.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kariithi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeren" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vervoort" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergoin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.023671-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smai&#775;l Demi&#775;r" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurten G&#252;rel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi&#775;ye Nal&#231;acio&#287;lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#775;hni&#775; Demi&#775;rba&#287;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/biy-0805-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151389v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazim Sezen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serife Isci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150902836377" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Westenberg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remziye Nal&#231;ac&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.03.009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTRPC2V7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Yilmaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Demir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-008-9845-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-51M2M0WM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remziye Nal&#231;acio&#287;lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82947-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikbalagahince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2299-9946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2976-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Pradhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samrat Hore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stabak Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simi Manna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulami Dam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2962310/v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archibold Mposhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cort&#233;s-Mancera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Heegsma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Meijer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Sluis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.964337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151409v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Mandal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biraj Sarkar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrisikesh Mandal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Pratim Chakraborty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar das Mohapatra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00081-22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Kumar Maji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Maity" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04399-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Some" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinkar Biswas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Jana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjoy Bhattacharjya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA03451G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senem Avaz Seven" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;mer Faruk Tastan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt Erdin&#231; Tas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#220;nal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Agah Agah Ince" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2019.01.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Bulut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoop Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50906-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt Erdin&#231; Ta&#351;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;kbal Agah Ince" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/381426" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Kariithi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Meki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schneider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Vooght" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathiya Khamis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1280-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;kbal &#304;nce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan &#214;zcan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayca Ilter-Akulke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Scully" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzu &#214;zgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10040161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151396v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drion Boucias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Ozcan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;kbal Agah &#304;nce" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorben Pijlman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Vlak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique van Oers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.06.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gregory Chinchar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jancovich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Marschang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000818" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjef Boeren" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Murungi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Abd-Alla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000409" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihni Demirba&#287;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kat&#305;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.060731-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mirzadi Gohari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Mehrabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Lent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.047423-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye &#214;zcan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.046359-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Kat&#305;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranadhir Chakraborty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.038281-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesim Akturk Dizman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihni Demirbag" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remziye Nalcacioglu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.05.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRC3VF0W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01379102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred M Bronkhorst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen M van Cleef" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P Vodovar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Agah Ince" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207213109" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Ince" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001371" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Xu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2011.02.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D892R4TF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. Vervoort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.05.038" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kariithi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeren" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vervoort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.023671-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail Demir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.006692-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151403v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smai&#775;l Demi&#775;r" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurten G&#252;rel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remzi&#775;ye Nal&#231;acio&#287;lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#775;hni&#775; Demi&#775;rba&#287;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/biy-0805-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151389v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Kati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazim Sezen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serife Isci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150902836377" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Yilmaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Demir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-008-9845-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-51M2M0WM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Westenberg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remziye Nal&#231;ac&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.03.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTRPC2V7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151353v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remziye Nal&#231;acio&#287;lu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82947-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151460v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>