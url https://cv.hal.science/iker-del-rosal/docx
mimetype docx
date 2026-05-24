--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -234,364 +234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic C–H bond activation across molybdenum–iridium multiply bonded complexes: a cascade of transformations</w:t>
+                <w:t xml:space="preserve">Biplane-like small N-heterocyclic carbenes as effective ligands in challenging Ru-catalyzed metathesis of sterically crowded olefins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Dubrawski</w:t>
+                <w:t xml:space="preserve">Paweł Krzesiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+                <w:t xml:space="preserve">Pavel Kumandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Chem Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (5), pp.101292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SC03465E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.checat.2025.101292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173362v1</w:t>
+                <w:t xml:space="preserve">hal-04542322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biplane-like small N-heterocyclic carbenes as effective ligands in challenging Ru-catalyzed metathesis of sterically crowded olefins</w:t>
+                <w:t xml:space="preserve">Synergistic C–H bond activation across molybdenum–iridium multiply bonded complexes: a cascade of transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Krzesiński</w:t>
+                <w:t xml:space="preserve">Zachary Dubrawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vendier</w:t>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Kumandin</w:t>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (5), pp.101292. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.checat.2025.101292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC03465E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542322v2</w:t>
+                <w:t xml:space="preserve">hal-05173362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Structural Diversity in a Series of Perhydrocarbyl Heterobimetallic Complexes Associating Tantalum and 3d (Cr, Mn, Fe, Co, Ni) Transition Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (4), pp.6198-6210. </w:t>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Papangelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Demonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angus Shephard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147 (11), pp.9752-9763. </w:t>
@@ -904,8950 +904,8950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Addition of E-H (E=C, N) Bonds to Transient Uranium(II) Centers</w:t>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Fang</w:t>
+                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yafei Li</w:t>
+                <w:t xml:space="preserve">Christopher Z Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianze Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thayalan Rajeshkumar</w:t>
+                <w:t xml:space="preserve">Sheridon N Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202407339⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (61), pp.7878-7881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02207F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707677v1</w:t>
+                <w:t xml:space="preserve">hal-04738526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolysis-driven bond activation by thorium and uranium tetraosmate polyhydride complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of Hydrogen Spillover on Metal-Doped Carbon Materials: Surface Carboxylic Groups Are Key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Ye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SC02380C⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.7111-7126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c00293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611467v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward construction of a rare-earth diphosphanato complex from white phosphorus: synthesis and reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photolysis-driven bond activation by thorium and uranium tetraosmate polyhydride complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangjun Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Sheridon Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyu Han</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">I. Joseph Brackbill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3qi02680a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SC02380C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707645v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Basal and Prismatic Planes of Graphitic Materials for Metal Single Atom and Subnanometer Cluster Stabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative Addition of E-H (E=C, N) Bonds to Transient Uranium(II) Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+                <w:t xml:space="preserve">Yafei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyoti Pandey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+                <w:t xml:space="preserve">Tianze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">Thayalan Rajeshkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400669⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202407339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677240v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, and Bonding of Actinide–Rhenium Polyhydrides</w:t>
+                <w:t xml:space="preserve">Probing Basal and Prismatic Planes of Graphitic Materials for Metal Single Atom and Subnanometer Cluster Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Ye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sheridon Kelly</w:t>
+                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyoti Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Ouellette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Joris Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03449⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (50), pp.e202400669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749940v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of CS 2 to an ethanetetrathiolate by a hydride-bridged uranium–iridium heterobimetallic complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Structure, and Bonding of Actinide–Rhenium Polyhydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheridon Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik T Ouellette</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Erik Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC02482F⟩</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724457v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">π-Bonding of Group 11 Metals to a Tantalum Alkylidyne Alkyl Complex Promotes Unusual Tautomerism to Bis-alkylidene and CO 2 to Ketenyl Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Straightforward construction of a rare-earth diphosphanato complex from white phosphorus: synthesis and reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Keyu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.1742-1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c02172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3qi02680a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630141v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Hydrogen Spillover on Metal-Doped Carbon Materials: Surface Carboxylic Groups Are Key</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+                <w:t xml:space="preserve">Reduction of CS 2 to an ethanetetrathiolate by a hydride-bridged uranium–iridium heterobimetallic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Z Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Audevard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vidal</w:t>
+                <w:t xml:space="preserve">Erik T Ouellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
+                <w:t xml:space="preserve">Stephan Hohloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (9), pp.7111-7126. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c00293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02482F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587084v1</w:t>
+                <w:t xml:space="preserve">hal-04724457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cleavage by tantalum/M (M = iridium, osmium) heterobimetallic complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">π-Bonding of Group 11 Metals to a Tantalum Alkylidyne Alkyl Complex Promotes Unusual Tautomerism to Bis-alkylidene and CO 2 to Ketenyl Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Lachguar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Z Ye</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheridon N Kelly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (61), pp.7878-7881. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC02207F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c02172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738526v1</w:t>
+                <w:t xml:space="preserve">hal-04630141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of C1 through C4 derivatives from CO using heteroleptic uranium( iii ) metallocene aryloxide complexes</w:t>
+                <w:t xml:space="preserve">Organotitanium Complexes Supported by a Dianionic Pentadentate Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ward</w:t>
+                <w:t xml:space="preserve">Daniel Beh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del Rosal</w:t>
+                <w:t xml:space="preserve">Alejandro Cuellar de Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Kelley</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Spasyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sc06375a⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (11), pp.1149-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218352v1</w:t>
+                <w:t xml:space="preserve">hal-04218412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cocktail”-type catalysis on bimetallic systems for cinnamaldehyde selective hydrogenation: Role of isolated single atoms, nanoparticles and single atom alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+                <w:t xml:space="preserve">1,2-Palladasilacyclobutene: The Missing Link in the Pd-Catalyzed Annulation of Alkynes for the Silirene-to-Silole Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+                <w:t xml:space="preserve">Clément Orione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Corrias</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.06.023⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (19), pp.7250-7263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139552v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Pd/C catalysts by irreversible loss of hydrogen spillover ability of the carbon support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Cocktail”-type catalysis on bimetallic systems for cinnamaldehyde selective hydrogenation: Role of isolated single atoms, nanoparticles and single atom alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Guicheret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+                <w:t xml:space="preserve">Anna Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 424, pp.173-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 425, pp.245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113228v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A binuclear guanidinate yttrium carbyne complex: unique reactivity toward unsaturated C-N, C-O and C-S bonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of C1 through C4 derivatives from CO using heteroleptic uranium( iii ) metallocene aryloxide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Jiang</w:t>
+                <w:t xml:space="preserve">Iker Del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Kong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Steven Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Li</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justin Walensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc03483f⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.2024-2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc06375a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707640v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Reactivity of a Zinc Diazoalkyl Complex: [3+2] Cycloaddition Reaction with Carbon Monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjie Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjie Jiang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yanping Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thayalan Rajeshkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (34), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202307244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Computational Investigation Rules Out Direct Nucleophilic Addition on the N2 Ligand in Manganese Dinitrogen Complex [Cp(CO)2Mn(N2)]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A binuclear guanidinate yttrium carbyne complex: unique reactivity toward unsaturated C-N, C-O and C-S bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Le Dé</w:t>
+                <w:t xml:space="preserve">Feng Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Bouammali</w:t>
+                <w:t xml:space="preserve">Meng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bijani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Kai Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (40), pp.e202305235. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202305235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3sc03483f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159061v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjustment of the Single Atom/Nanoparticle Ratio in Pd/CNT Catalysts for Phenylacetylene Selective Hydrogenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Deactivation of Pd/C catalysts by irreversible loss of hydrogen spillover ability of the carbon support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 424, pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102599v1</w:t>
+                <w:t xml:space="preserve">hal-04113228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of 17 O NMR for understanding molecular and silica-grafted tungsten oxo siloxide complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Experimental and Computational Investigation Rules Out Direct Nucleophilic Addition on the N2 Ligand in Manganese Dinitrogen Complex [Cp(CO)2Mn(N2)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Szeto</w:t>
+                <w:t xml:space="preserve">Quentin Le Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larabi</w:t>
+                <w:t xml:space="preserve">Amal Bouammali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3DT01593A⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (40), pp.e202305235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202305235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238255v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetallic Uranium Nitride Cubane Clusters from Dinitrogen Cleavage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivica Zivkovic</w:t>
+                <w:t xml:space="preserve">Adjustment of the Single Atom/Nanoparticle Ratio in Pd/CNT Catalysts for Phenylacetylene Selective Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c10617⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.e202300036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707678v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of C1 through C4 derivatives from CO using heteroleptic uranium(III) metallocene aryloxide complexes (vol 14, pg 2024, 2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of 17 O NMR for understanding molecular and silica-grafted tungsten oxo siloxide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Ward</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker Del Rosal</w:t>
+                <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven P. Kelley</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc90046k⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (28), pp.9573-9581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3DT01593A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707634v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotitanium Complexes Supported by a Dianionic Pentadentate Ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of C1 through C4 derivatives from CO using heteroleptic uranium(III) metallocene aryloxide complexes (vol 14, pg 2024, 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beh</w:t>
+                <w:t xml:space="preserve">Steven P. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cuellar de Lucio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justin R. Walensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.2c00609⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.3385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc90046k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218412v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2-Palladasilacyclobutene: The Missing Link in the Pd-Catalyzed Annulation of Alkynes for the Silirene-to-Silole Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimetallic Uranium Nitride Cubane Clusters from Dinitrogen Cleavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail S. Batov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Devillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Rosario Scopelliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Orione</w:t>
+                <w:t xml:space="preserve">Farzaneh Fadaei-Tirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Ivica Zivkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (19), pp.7250-7263. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (48), pp.26435-26443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c10617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115375v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Strategy for the Formation of Hydride-Bridged Actinide-Iridium Multimetallics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Masked Form of an O‐Borylated Breslow Intermediate for the Diastereoselective FLP‐Type Activation of Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A Boreen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik T Ouellette</w:t>
+                <w:t xml:space="preserve">Angelica Mejia Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Russo</w:t>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC04903A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.e202104122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202104122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909474v1</w:t>
+                <w:t xml:space="preserve">hal-03669849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium icosahedra and ultrathin platelets: the role of surface chemistry on the nanoparticle structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular nanocapsules as two-fold stabilizers of outer-cavity sub-nanometric Ru NPs and inner-cavity ultra-small Ru clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Ernest Ubasart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">Irene Mustieles Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángela M López-Vinasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03452⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.607 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nh00677k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644170v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium nanoparticles canopied by heptagon-containing saddle-shaped nanographenes as efficient aromatic hydrogenation catalysts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcos Codesal</w:t>
+                <w:t xml:space="preserve">A Versatile Strategy for the Formation of Hydride-Bridged Actinide-Iridium Multimetallics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Z Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascual Oña-Burgos</w:t>
+                <w:t xml:space="preserve">Michael A Boreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik T Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (44), pp.13046-13059. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2sc04228b⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC04903A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104569v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroboration of vinyl halides with mesitylborane: a direct access to (mesityl)(alkyl)haloboranes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ruthenium icosahedra and ultrathin platelets: the role of surface chemistry on the nanoparticle structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CC06365K⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.2931-2944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539282v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Preparation of Well-Defined Multinuclear Iridium-Aluminum Polyhydride Clusters and Comparative Reactivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Ruthenium nanoparticles canopied by heptagon-containing saddle-shaped nanographenes as efficient aromatic hydrogenation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián García-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascual Oña-Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (44), pp.13046-13059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc04228b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03714651v1</w:t>
+                <w:t xml:space="preserve">hal-04104569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Reactivity of Triangular Heterometallic ComplexesContaining Zn-Zn Bond br</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rational Preparation of Well-Defined Multinuclear Iridium-Aluminum Polyhydride Clusters and Comparative Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naime Soule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (20), pp.8083-8089. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00956⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (15), pp.5715-5730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714644v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular nanocapsules as two-fold stabilizers of outer-cavity sub-nanometric Ru NPs and inner-cavity ultra-small Ru clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ángela M López-Vinasco</w:t>
+                <w:t xml:space="preserve">Hydroboration of vinyl halides with mesitylborane: a direct access to (mesityl)(alkyl)haloboranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1nh00677k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (10), pp.1589-1592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CC06365K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222757v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Masked Form of an O‐Borylated Breslow Intermediate for the Diastereoselective FLP‐Type Activation of Aldehydes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurèle Camy</w:t>
+                <w:t xml:space="preserve">Synthesis and Reactivity of Triangular Heterometallic ComplexesContaining Zn-Zn Bond br</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjie Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vendier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary Grellier</w:t>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (10), pp.e202104122. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (20), pp.8083-8089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202104122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669849v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactions of ammonia on ruthenium nanoparticles revealed by 15 N and 13 C solid-state NMR</w:t>
+                <w:t xml:space="preserve">Calcium-mediated C(sp(3))-H Activation and Alkylation of Alkylpyridines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Rothermel</w:t>
+                <w:t xml:space="preserve">Xizhou Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Heinrich Limbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
+                <w:t xml:space="preserve">Xian Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mencia</w:t>
+                <w:t xml:space="preserve">Yingming Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (13), pp.4509-4520. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (7), pp.5114-5121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cy02476g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222858v1</w:t>
+                <w:t xml:space="preserve">hal-03717254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic RuNi nanoparticles as catalysts for upgrading biomass: metal dilution and solvent effects on selectivity shifts</w:t>
+                <w:t xml:space="preserve">Surface reactions of ammonia on ruthenium nanoparticles revealed by 15 N and 13 C solid-state NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Cardona-Farreny</w:t>
+                <w:t xml:space="preserve">Niels Rothermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Hans-Heinrich Limbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Esvan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (21), pp.8480-8500. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (13), pp.4509-4520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1GC02154K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cy02476g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412846v1</w:t>
+                <w:t xml:space="preserve">hal-04222858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Uranium(II) Arene Complex That Acts as a Uranium(I) Synthon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Design of Pd Nanocluster and Pd Single-Atom Catalysts Supported on O-Functionalized Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Straub</w:t>
+                <w:t xml:space="preserve">Bruno Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik T. Ouellette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khetpakorn Chakarawet</w:t>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c07854⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (11), pp.12235-12249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c02743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717277v1</w:t>
+                <w:t xml:space="preserve">hal-03627539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosilylative reduction of carbon dioxide by a homoleptic lanthanum aryloxide catalyst with high activity and selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kejian Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xizhou Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (22), pp.7804-7809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1dt01074c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization, and Comparative Theoretical Investigation of Dinitrogen-Bridged Group 6-Gold Heterobimetallic Complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Bimetallic RuNi nanoparticles as catalysts for upgrading biomass: metal dilution and solvent effects on selectivity shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Cardona-Farreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03271⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (21), pp.8480-8500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1GC02154K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176320v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Design of Pd Nanocluster and Pd Single-Atom Catalysts Supported on O-Functionalized Graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
+                <w:t xml:space="preserve">A Uranium(II) Arene Complex That Acts as a Uranium(I) Synthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik T. Ouellette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Boreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Machado</w:t>
+                <w:t xml:space="preserve">R. David Britt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Serp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Khetpakorn Chakarawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (11), pp.12235-12249. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (47), pp.19748-19760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c02743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c07854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627539v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-catalyzed synthesis of Zn(i)-Zn(i) bonded compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ambre Carpentier</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Comparative Theoretical Investigation of Dinitrogen-Bridged Group 6-Gold Heterobimetallic Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Specklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Coffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc05719g⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (8), pp.5545-5562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717250v1</w:t>
+                <w:t xml:space="preserve">hal-03176320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncatalyzed Formation of Polyaminoboranes from Diisopropylaminoborane and Primary Amines: a Kinetically Controlled Polymerization Reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Roiland</w:t>
+                <w:t xml:space="preserve">Nickel-catalyzed synthesis of Zn(i)-Zn(i) bonded compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjie Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202001458⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (100), pp.13696-13699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc05719g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127420v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined theoretical/experimental study highlighting the formation of carbides on Ru nanoparticles during CO hydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncatalyzed Formation of Polyaminoboranes from Diisopropylaminoborane and Primary Amines: a Kinetically Controlled Polymerization Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio de Albuquerque Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut-Tudor Moraru</w:t>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Martínez-Prieto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucy Cusinato</w:t>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR08735A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363 (9), pp.2417-2426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202001458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202748v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandium and lanthanum hydride complexes stabilized by super-bulky penta-arylcyclopentadienyl ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined theoretical/experimental study highlighting the formation of carbides on Ru nanoparticles during CO hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut-Tudor Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martínez-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guorui Qin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Lucy Cusinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cc01841h⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.6902-6915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR08735A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717282v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strongly Polarized Iridium δ− –Aluminum δ+ Pairs: Unconventional Reactivity Patterns Including CO 2 Cooperative Reductive Cleavage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the single atom/nanoparticle ratio in Pd/C catalysts to optimize the cooperative hydrogenation of alkenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Escomel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veyre</w:t>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Castro Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c01725⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.984-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cy01938k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357324v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the single atom/nanoparticle ratio in Pd/C catalysts to optimize the cooperative hydrogenation of alkenes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scandium and lanthanum hydride complexes stabilized by super-bulky penta-arylcyclopentadienyl ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Guicheret</w:t>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Castro Contreras</w:t>
+                <w:t xml:space="preserve">Guorui Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanxiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cy01938k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (63), pp.7766-7769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cc01841h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148510v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium-mediated C(sp(3))-H Activation and Alkylation of Alkylpyridines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Strongly Polarized Iridium δ− –Aluminum δ+ Pairs: Unconventional Reactivity Patterns Including CO 2 Cooperative Reductive Cleavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Escomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (7), pp.5114-5121. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (12), pp.4844-4856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717254v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Thorium Trihydrido Clusters Stabilized by Cyclopentadienyl Ligands</w:t>
+                <w:t xml:space="preserve">When organophosphorus ruthenium complexes covalently bind to ruthenium nanoparticles to form nanoscale hybrid materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runhai Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ross O. Piltz</w:t>
+                <w:t xml:space="preserve">Elena Martín Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202002303⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (29), pp.4059-4062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc00442a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925198v1</w:t>
+                <w:t xml:space="preserve">hal-02569549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis to discriminate single atoms from subnanometric ruthenium particles in ultra-high loading catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Rationalizing the Reactivity of Mixed Allyl Rare-Earth Borohydride Complexes with DFT Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jashvini Jothieswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CY00540A⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10080820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904642v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Insertion Reactivity of CO, CO2, (BuCN)-Bu-t, and (BuNC)-Bu-t into Thorium- and Uranium-Phosphorus Bonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stepwise Construction of Silica-supported Tantalum/Iridium Heteropolymetallic Catalysts Using Surface Organometallic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael L. Tarlton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker del Rosal</w:t>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean P. Vilanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (11), pp.2152-2161. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925196v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Catalysis to discriminate single atoms from subnanometric ruthenium particles in ultra-high loading catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faqiang Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.4673-4683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0DT03818K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CY00540A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009651v1</w:t>
+                <w:t xml:space="preserve">hal-02904642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen isotope exchange catalyzed by Ru nanocatalysts: labelling of complex molecules containing N-heterocycles and reaction mechanism insights</w:t>
+                <w:t xml:space="preserve">Comparative Insertion Reactivity of CO, CO2, (BuCN)-Bu-t, and (BuNC)-Bu-t into Thorium- and Uranium-Phosphorus Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Pfeifer</w:t>
+                <w:t xml:space="preserve">Michael L. Tarlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Certiat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
+                <w:t xml:space="preserve">Sean P. Vilanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven P. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201905651⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.2152-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02487414v1</w:t>
+                <w:t xml:space="preserve">hal-03925196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Cu I and Na I Interact with Faujasite Zeolite? A Theoretical Investigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Investigations via DFT Support the Cooperative Heterobimetallic C-H and O-H Bond Activation Across Ta=Ir Multiple Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06862⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0DT03818K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117227v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 formation from N2 and H2 mediated by molecular tri-iron complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthias Freytag</w:t>
+                <w:t xml:space="preserve">Molecular Thorium Trihydrido Clusters Stabilized by Cyclopentadienyl Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhai Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorui Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison J. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross O. Piltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-020-0483-7⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (28), pp.11250-11255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202002303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150029v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel(0)-Induced beta-H Elimination of Magnesium Alkyls: Formation and Reactivity of Heterometallic Hydrides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Hydrogen isotope exchange catalyzed by Ru nanocatalysts: labelling of complex molecules containing N-heterocycles and reaction mechanism insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Certiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Palazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INORGANIC CHEMISTRY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01885⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.4988-4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925186v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02487414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent uranium-versusphosphorus-based reduction of Me(3)SiN(3)with steric modification of phosphido ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">How Cu I and Na I Interact with Faujasite Zeolite? A Theoretical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sc02261f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (51), pp.28026-28037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925194v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Ruthenium Nanoparticle Covalent Assemblies from Polymantane Ligands for Confined Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Min</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (6), pp.2365-2378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When organophosphorus ruthenium complexes covalently bind to ruthenium nanoparticles to form nanoscale hybrid materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">Nickel(0)-Induced beta-H Elimination of Magnesium Alkyls: Formation and Reactivity of Heterometallic Hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiasu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xizhou Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc00442a⟩</w:t>
+              <w:t xml:space="preserve">INORGANIC CHEMISTRY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (18), pp.13473-13480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569549v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the Reactivity of Mixed Allyl Rare-Earth Borohydride Complexes with DFT Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NH3 formation from N2 and H2 mediated by molecular tri-iron complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Reiners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+                <w:t xml:space="preserve">Dirk Baabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jashvini Jothieswaran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Katharina Münster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+                <w:t xml:space="preserve">Marc-Kevin Zaretzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal10080820⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.740-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-020-0483-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926044v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Construction of Silica-supported Tantalum/Iridium Heteropolymetallic Catalysts Using Surface Organometallic Chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Divergent uranium-versusphosphorus-based reduction of Me(3)SiN(3)with steric modification of phosphido ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pokpong Rungthanaphatsophon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven P. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (22), pp.5830-5835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sc02261f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985281v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT calculations in periodic boundary conditions of gas-phase acidities and of transition-metal anionic clusters: case study with carboxylate-stabilized ruthenium clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monomeric thorium dihydrido complexes: versatile precursors to actinide metallacycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorui Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xianghui Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-019-2484-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (59), pp.8560-8563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc04013g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388707v1</w:t>
+                <w:t xml:space="preserve">hal-04022175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive CO 2 Homocoupling: Synthesis of a Borylated C 3 Carbohydrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DFT calculations in periodic boundary conditions of gas-phase acidities and of transition-metal anionic clusters: case study with carboxylate-stabilized ruthenium clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Béthegnies</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201801875⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (8), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-019-2484-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330570v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylic acid-capped ruthenium nanoparticles: experimental and theoretical case study with ethanoic acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Reductive CO 2 Homocoupling: Synthesis of a Borylated C 3 Carbohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Béthegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Nuñez‐dallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nr00391f⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.760-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201801875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131929v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative (kappa(1)-N:eta(6)-arene vs. kappa(2)-N,N) coordination of a sterically demanding amidinate ligand: are size and electronic structure of the Ln ion decisive factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei O. Tolpygin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei S. Shavyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton V. Cherkasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy K. Fukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48 (23), pp.8317-8326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9dt01162e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of an alpha-Diimine from Isocyanide Coupling Using Thorium(IV) and Uranium(IV) Phosphido-Methyl Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pokpong Rungthanaphatsophon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean P. Vilanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven P. Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (8), pp.1733-1740. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.9b00043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported lanthanide catalysts: Role of the grafting on the stereochemical outcome of beta-butyrolactone ROP reaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single-site cobalt and zinc catalysts for the ring-opening polymerization of lactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.-L. Tschan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.109208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925218v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization of rac ‐Lactide Using Achiral Iron Complexes: Access to Thermally Stable Stereocomplexes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient CO2 transformation under ambient condition by heterobimetallic rare earth complexes: Experimental and computational evidences of a synergistic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haquette</w:t>
+                <w:t xml:space="preserve">Liye Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaorong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201903224⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2019.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365174v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient CO2 transformation under ambient condition by heterobimetallic rare earth complexes: Experimental and computational evidences of a synergistic effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yaorong Wang</w:t>
+                <w:t xml:space="preserve">Corrigendum: Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Rothermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Yuan</w:t>
+                <w:t xml:space="preserve">Tobias Röther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2019.07.008⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.893-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201802065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022172v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supported lanthanide catalysts: Role of the grafting on the stereochemical outcome of beta-butyrolactone ROP reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tricard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 258</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962114v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-site cobalt and zinc catalysts for the ring-opening polymerization of lactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Polymerization of rac ‐Lactide Using Achiral Iron Complexes: Access to Thermally Stable Stereocomplexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu J.‐l. Tschan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.-L. Tschan</w:t>
+                <w:t xml:space="preserve">Florence Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Carine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.08.035⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (36), pp.12585-12589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201903224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310251v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of a new bis-silylamido aluminum species on silica: insight from solid-state NMR into interactions with the surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+                <w:t xml:space="preserve">Carboxylic acid-capped ruthenium nanoparticles: experimental and theoretical case study with ethanoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cusinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt00845d⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.9392-9409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr00391f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096927v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomeric thorium dihydrido complexes: versatile precursors to actinide metallacycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yang Wang</w:t>
+                <w:t xml:space="preserve">Grafting of a new bis-silylamido aluminum species on silica: insight from solid-state NMR into interactions with the surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianghui Shi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Frédéric Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (59), pp.8560-8563. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (16), pp.5243 - 5252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc04013g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt00845d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022175v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scandium alkyl and hydride complexes supported by a pentadentate diborate ligand: reactions with CO2 and N2O</w:t>
               </w:r>
@@ -9859,64 +9859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel W. Beh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren E. Piers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin S. Gelfand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9980,64 +9980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Studies on the Catalytic Synthesis of BN Heterocycles (1H-2,1-Benzazaboroles) at Ruthenium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Beguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Faradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,103 +10101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Rothermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Röther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (19), pp.4243-4247. </w:t>
@@ -10229,507 +10229,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Carbon Monoxide and tert-Butyl Nitrile by Intramolecular Proton Transfer in a Bis(Phosphido) Thorium Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Side Arm Twist on Zn-Catalyzed Hydrosilylative Reduction of CO2 to Formate and Methanol Equivalents with High Selectivity and Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqin Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongyang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201810511⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.4710-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b01033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037748v1</w:t>
+                <w:t xml:space="preserve">hal-04037769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side Arm Twist on Zn-Catalyzed Hydrosilylative Reduction of CO2 to Formate and Methanol Equivalents with High Selectivity and Activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unprecedented Reaction Mode of Phosphorus in Phosphinidene Rare-Earth Complexes: A Joint Experimental-Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiwen Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianquan Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guangyu Li</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b01033⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (1), pp.102-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b11032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037769v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Reaction Mode of Phosphorus in Phosphinidene Rare-Earth Complexes: A Joint Experimental-Theoretical Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Functionalization of Carbon Monoxide and tert-Butyl Nitrile by Intramolecular Proton Transfer in a Bis(Phosphido) Thorium Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean P. Vilanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael L. Tarlton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin R. Walensky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (1), pp.102-105. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (51), pp.16748-16753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b11032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201810511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037754v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversing Conventional Reactivity of Mixed Oxo/Alkyl Rare-Earth Complexes: Non-Redox Oxygen Atom Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianquan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiwen Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lixin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xigeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (4), pp.1062-1067. </w:t>
@@ -10761,736 +10761,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Grafted Lanthanum Benzyl Species: Synthesis, Characterization, and Catalytic Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zwitterionic amidinates as effective ligands for platinum nanoparticle hydrogenation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Valente</w:t>
+                <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chenal</w:t>
+                <w:t xml:space="preserve">Israel Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zinck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">A. Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00538⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.2931-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SC05551F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872744v1</w:t>
+                <w:t xml:space="preserve">hal-01940898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape, electronic structure and steric effects of organometallic nanocatalysts: relevant tools to improve the synergy between theory and experiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gold(I)-Catalysed Asymmetric Hydroamination of Alkenes: A Silver- and Solvent-Dependent Enantiodivergent Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (45), pp.10777 - 10788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201701301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT04207D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01961183v1</w:t>
+                <w:t xml:space="preserve">hal-01663092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Aspects of the Polymerization of Lactide Using a Highly Efficient Aluminum(III) Catalytic System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape, electronic structure and steric effects of organometallic nanocatalysts: relevant tools to improve the synergy between theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cusinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b01749.s001⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.378-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT04207D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961168v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic amidinates as effective ligands for platinum nanoparticle hydrogenation catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Marquez</w:t>
+                <w:t xml:space="preserve">Mechanistic Aspects of the Polymerization of Lactide Using a Highly Efficient Aluminum(III) Catalytic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin A Baquero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Tricard</w:t>
+                <w:t xml:space="preserve">Thibault E. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumesh K. Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SC05551F⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (17), pp.6217--6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b01749.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940898v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)-Catalysed Asymmetric Hydroamination of Alkenes: A Silver- and Solvent-Dependent Enantiodivergent Reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Silica-Grafted Lanthanum Benzyl Species: Synthesis, Characterization, and Catalytic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Medina</w:t>
+                <w:t xml:space="preserve">Andreia Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Duhal</w:t>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Kouach</w:t>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (45), pp.10777 - 10788. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (20), pp.3912 - 3920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201701301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663092v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11535,459 +11535,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Grafting of Lanthanum Complexes on a Silica Surface on the Reactivity: Influence on Ethylene, Propylene, and 1,3-Butadiene Homopolymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nature of Secondary Interactions at Electrophilic Metal Sites of Molecular and Silica-Supported Organolutetium Complexes from Solid-State NMR Spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Yahia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew P Conley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lapadula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (11), pp.3831-3843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b00071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968797v1</w:t>
+                <w:t xml:space="preserve">hal-01546479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nature of Secondary Interactions at Electrophilic Metal Sites of Molecular and Silica-Supported Organolutetium Complexes from Solid-State NMR Spectroscopy.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New perspectives in organolanthanide chemistry from redox to bond metathesis: insights from theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E. Kefalidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (9), pp.2516-2543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546479v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives in organolanthanide chemistry from redox to bond metathesis: insights from theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of the Grafting of Lanthanum Complexes on a Silica Surface on the Reactivity: Influence on Ethylene, Propylene, and 1,3-Butadiene Homopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (9), pp.2516-2543</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.10024-10033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968866v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical characterization of the surface composition of ruthenium nanoparticles in equilibrium with syngas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Cusinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (21), pp.10974-10992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12012,90 +12012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 O MAS NMR studies of oxo-based olefin metathesis catalysts: a critical assessment of signal enhancement methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12159,90 +12159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of silica-supported tungsten neosilyl oxo precatalysts: impact of substituted phenol on activity and stability in olefin metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (24), pp.8532-8539</w:t>
@@ -12271,90 +12271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of lanthanide complexes on silica surfaces dehydroxylated at 200 °C: a theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (10), pp.7703-7715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12379,51 +12379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT investigations on the ring-opening polymerization of substituted cyclic carbonates catalyzed by zinc-{β-diketiminate} complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brignou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12431,51 +12431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (17), pp.3336--3352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12522,90 +12522,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantiospecific C-H activation using ruthenium nanocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Taglang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (36), pp.10474-10477. </w:t>
@@ -12707,51 +12707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy Fukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Trifonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (3), pp.555-562</w:t>
@@ -12780,90 +12780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing Realistic Models for the WO 3 –SiO 2 Industrial Catalyst through the Design of Organometallic Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12953,64 +12953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana V. Mahrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry M. Lyubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton V. Cherkasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgy K. Fukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (27), pp.12137-12148</w:t>
@@ -13091,51 +13091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldemar Fegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (15), pp.3739-3747</w:t>
@@ -13158,1152 +13158,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteronuclear NMR Spectroscopy as a Surface-Selective Technique: A Unique Look at the Hydroxyl Groups of γ-Alumina.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+                <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (14), pp.4038-4046</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (11), pp.4232-4241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969452v1</w:t>
+                <w:t xml:space="preserve">hal-01969421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Bend or Not To Bend: Experimental and Computational Studies of Structural Preference in Ln(Tp iPr 2 ) 2 (Ln = Sm, Tm)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PMLABe Diol Synthesized by Ring-Opening Polymerization of Racemic Benzyl β-Malolactonate Initiated by Rare-Earth Trisborohydride Complexes: An Experimental and DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Carter</w:t>
+                <w:t xml:space="preserve">Cédric C. Jaffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Matthias Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Mcdonald</w:t>
+                <w:t xml:space="preserve">Teddy Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Essafi (née Labouille)</w:t>
+                <w:t xml:space="preserve">Peter Roesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (22), pp.12066-12075</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (44), pp.14387-14402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969571v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heteronuclear NMR Spectroscopy as a Surface-Selective Technique: A Unique Look at the Hydroxyl Groups of γ-Alumina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Garron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (11), pp.4232-4241</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (14), pp.4038-4046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969421v1</w:t>
+                <w:t xml:space="preserve">hal-01969452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMLABe Diol Synthesized by Ring-Opening Polymerization of Racemic Benzyl β-Malolactonate Initiated by Rare-Earth Trisborohydride Complexes: An Experimental and DFT Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To Bend or Not To Bend: Experimental and Computational Studies of Structural Preference in Ln(Tp iPr 2 ) 2 (Ln = Sm, Tm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Momin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric C. Jaffredo</w:t>
+                <w:t xml:space="preserve">Lee Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Schmid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Mevel</w:t>
+                <w:t xml:space="preserve">Robert Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Roesky</w:t>
+                <w:t xml:space="preserve">Stéphanie Essafi (née Labouille)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (44), pp.14387-14402</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (22), pp.12066-12075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969536v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of [Cp*2M2O5] in Polar and Donor Solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligand-Field Theory-Based Analysis of the Adsorption Properties of Ruthenium Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pelin Sözen-Aktaş</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Mercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201203075⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn403364p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908715v1</w:t>
+                <w:t xml:space="preserve">hal-02366322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-opening polymerization of racemic β-butyrolactone promoted by rare earth trisborohydride complexes towards a PHB-diol: an experimental and DFT study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Speciation of [Cp*2M2O5] in Polar and Donor Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Sözen-Aktaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maron</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funda Demirhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustí Lledós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3PY00056G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.3969-3985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844464v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ring-opening polymerization of racemic β-butyrolactone promoted by rare earth trisborohydride complexes towards a PHB-diol: an experimental and DFT study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Annunziata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Popoff</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+                <w:t xml:space="preserve">Christophe Iftner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201202737⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (10), pp.3077-3087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3PY00056G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02043430v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-Field Theory-Based Analysis of the Adsorption Properties of Ruthenium Nanoparticles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Macqueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.964-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn403364p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02366322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17 O NMR Gives Unprecedented Insights into the Structure of Supported Catalysts and Their Interaction with the Silica Carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (22), pp.9263 - 9275. </w:t>
@@ -14341,51 +14341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT investigations on the ring-opening polymerization of cyclic carbonates catalyzed by zinc-{β-diiminate} complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brignou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14393,51 +14393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (11), pp.2564-2573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14484,90 +14484,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentered effective group potentials: ligand-field effects in organometallic clusters and dynamical study of chemical reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 126 (3-4), pp.151-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14665,51 +14665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Yeping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (33), pp.11759-11767. </w:t>
@@ -14936,90 +14936,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one-pot organometallic approach to access hybrid nanomaterials based on organophosphorous transition metal complexes covalenttly bonded to metal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15061,90 +15061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one-pot organometallic approach to access hybrid nanomaterials based on organophosphorus transition metal complexes covalently bonded to metal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15225,64 +15225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Torres Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Organometallic Chemistry, ICOMC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Florence (IT), France</w:t>
@@ -15305,928 +15305,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">17O MAS NMR Studies of oxo-based Olefin Metathesis Catalysts: a Critical Assessment of Signal Enhancement Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZING conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Conférence du Réseau RMN Grand Bassin Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309346v1</w:t>
+                <w:t xml:space="preserve">hal-02309320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Delevoye</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTER 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">1st French-Portuguese NMR GERM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309317v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing the structure of well-defined grafted catalysts with experimental and first principles 17O Solid State NMR methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">ZING conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309335v1</w:t>
+                <w:t xml:space="preserve">hal-02309346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced solid-state NMR as a key tool for the deeper understanding of heterogeneous catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Accessing the structure of well-defined grafted catalysts with experimental and first principles 17O Solid State NMR methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Symposium 2016 “Catalysis for Sustainable and Environmental Chemistry” – NCL</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309342v1</w:t>
+                <w:t xml:space="preserve">hal-02309335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-Portuguese NMR GERM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">SMARTER 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309343v1</w:t>
+                <w:t xml:space="preserve">hal-02309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined group VI oxo derivatives supported on silica by SOMC: Model of industrial olefin metathesis catalyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+                <w:t xml:space="preserve">Advanced solid-state NMR as a key tool for the deeper understanding of heterogeneous catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">251th ACS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Indo-French Symposium 2016 “Catalysis for Sustainable and Environmental Chemistry” – NCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333529v1</w:t>
+                <w:t xml:space="preserve">hal-02309342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O MAS NMR Studies of oxo-based Olefin Metathesis Catalysts: a Critical Assessment of Signal Enhancement Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Delevoye</w:t>
+                <w:t xml:space="preserve">Well-defined group VI oxo derivatives supported on silica by SOMC: Model of industrial olefin metathesis catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimery de Mallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Réseau RMN Grand Bassin Parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">251th ACS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309320v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16234,51 +16234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
@@ -16307,51 +16307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16359,51 +16359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
@@ -16432,103 +16432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Track to Silica-Supported Tungsten Oxo Metathesis Catalysts: Input from 17O Solid-State NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Alpine Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Chamonix, France</w:t>
@@ -16726,51 +16726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaid Hashmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Minaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542322v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Krzesi&#324;ski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kumandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2025.101292" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c15547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papangelis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demonti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Shephard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18416" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianze Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayalan Rajeshkumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407339" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon Kelly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joseph Brackbill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02380C" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangjun Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qi02680a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04677240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Pandey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Langlois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400669" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ouellette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03449" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Ouellette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02482F" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Campos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c00293" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ward" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del Rosal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Walensky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06375a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Kong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc03483f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707653v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Jiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Cai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202307244" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le D&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouammali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305235" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Batov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei-Tirani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Zivkovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c10617" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ward" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Kelley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin R. Walensky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc90046k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218412v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cuellar de Lucio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Spasyuk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00609" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115375v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orione" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Boreen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Russo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04903A" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03452" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06365K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714644v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Carpentier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00956" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669849v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Mejia Fajardo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Camy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104122" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222858v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rothermel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy02476g" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412846v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Esvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02154K" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717277v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Straub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Ouellette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Boreen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David Britt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khetpakorn Chakarawet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07854" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717252v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Chang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xizhou Zheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01074c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176320v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Specklin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03271" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03627539v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c02743" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717250v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05719g" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127420v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio de Albuquerque Pinheiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001458" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Qin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanxiao Zhao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc01841h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Xu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Yao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00161" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhai Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihui Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Edwards" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross O. Piltz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002303" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Tarlton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Vilanova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00221" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905651" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117227v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Nour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06862" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reiners" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baabe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;nster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Kevin Zaretzke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Freytag" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-0483-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925186v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasu Huang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Zhao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01885" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pokpong Rungthanaphatsophon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc02261f" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926044v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashvini Jothieswaran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080820" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2484-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330570v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Escudi&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nu&#241;ez&#8208;dallos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurtado" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801875" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022178v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei O. Tolpygin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S. Shavyrin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Cherkasov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy K. Fukin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01162e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022184v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00043" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925218v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bathellier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365174v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.&#8208;l. Tschan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Isnard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903224" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022172v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Qu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Li" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaorong Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yuan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2019.07.008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;ther" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802065" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310251v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.-L. Tschan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haquette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.08.035" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00845d" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022175v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Shi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04013g" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Beh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren E. Piers" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Gelfand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03313g" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737380v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beguerie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faradji" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03461" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gutmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037748v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810511" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037769v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqin Feng" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Du" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Li" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01033" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037754v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwen Tian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianquan Hong" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11032" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037752v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xigeng Zhou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711305" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872744v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00538" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961183v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04207D" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968797v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yahia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546479v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Conley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanders" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00071" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969145v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154160v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brignou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY00313J" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920824v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taglang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504554" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72KS0QSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968821v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selikhov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Cherkasov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Fukin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Trifonov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969009v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Kissel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana V. Mahrova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry M. Lyubov" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969418v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arndt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kramer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Fegler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Nakajima" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969452v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969571v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Carter" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcdonald" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Essafi (n&#233;e Labouille)" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969536v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Jaffredo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmid" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mevel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Roesky" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908715v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin S&#246;zen-Akta&#351;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Demirhan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237; Lled&#243;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203075" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MXR35GVB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844464v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY00056G" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366322v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn403364p" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702437v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja301085m" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652161v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1PY00309G" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493604v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0615-z" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M98WC27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350833v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadeta Walaszek" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yeping" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104229a" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166862v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411195v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309342v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333529v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310779v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaid Hashmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Caulier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Capet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Minaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542322v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Krzesi&#324;ski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kumandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.checat.2025.101292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dubrawski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thieuleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC03465E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Neumann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c15547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Papangelis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Demonti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Shephard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18416" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Lachguar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Z Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon N Kelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02207F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c00293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheridon Kelly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joseph Brackbill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SC02380C" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianze Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayalan Rajeshkumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202407339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04677240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Pandey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Langlois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400669" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ouellette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangjun Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyu Han" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qi02680a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Ouellette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hohloch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02482F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c02172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cuellar de Lucio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Spasyuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00609" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Devillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orione" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218352v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ward" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del Rosal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Walensky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc06375a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Jiang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Cai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202307244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Jiang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Kong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc03483f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le D&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouammali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Ward" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P. Kelley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin R. Walensky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc90046k" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Batov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scopelliti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Fadaei-Tirani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Zivkovic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c10617" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Mejia Fajardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Camy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104122" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Boreen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Russo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC04903A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03452" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Escomel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naime Soule" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03120" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06365K" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Carpentier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00956" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xizhou Zheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Xu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingming Yao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00161" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rothermel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy02476g" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03627539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Machado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c02743" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kejian Chang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt01074c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412846v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Esvan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02154K" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Straub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T. Ouellette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Boreen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. David Britt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khetpakorn Chakarawet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07854" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176320v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Specklin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03271" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717250v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc05719g" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127420v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio de Albuquerque Pinheiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001458" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Qin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanxiao Zhao" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cc01841h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Escomel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c01725" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashvini Jothieswaran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080820" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985281v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lassalle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.10.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Tarlton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean P. Vilanova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00221" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT03818K" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925198v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhai Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihui Li" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Edwards" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross O. Piltz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202002303" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487414v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905651" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117227v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Nour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06862" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925186v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasu Huang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bei Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01885" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150029v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reiners" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Baabe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;nster" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Kevin Zaretzke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Freytag" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-020-0483-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925194v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pokpong Rungthanaphatsophon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc02261f" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022175v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghui Shi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc04013g" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388707v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2484-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330570v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;thegnies" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Escudi&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Nu&#241;ez&#8208;dallos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hurtado" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801875" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022178v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei O. Tolpygin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S. Shavyrin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Cherkasov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy K. Fukin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt01162e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022184v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.9b00043" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02310251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.-L. Tschan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haquette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.08.035" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04022172v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Qu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyan Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaorong Wang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yuan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2019.07.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962114v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;ther" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802065" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925218v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bathellier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365174v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.&#8208;l. Tschan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Isnard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Robert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haquette" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903224" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096927v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt00845d" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037764v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Beh" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren E. Piers" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Gelfand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt03313g" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737380v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beguerie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Faradji" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.7b03461" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296026v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gutmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037769v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqin Feng" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Du" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xiang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Li" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01033" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037754v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwen Tian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianquan Hong" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11032" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037748v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201810511" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037752v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Zhang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xigeng Zhou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711305" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663092v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Abadie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Medina" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duhal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201701301" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961183v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04207D" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961168v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault E. Schmid" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumesh K. Raman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b01749.s001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872744v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00538" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew P Conley" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lapadula" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanders" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b00071" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968866v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968797v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yahia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960027v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969145v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01154160v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brignou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5PY00313J" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920824v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taglang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504554" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72KS0QSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968821v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Selikhov" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Cherkasov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Fukin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Trifonov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969009v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Kissel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana V. Mahrova" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry M. Lyubov" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969418v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arndt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kramer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Fegler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Nakajima" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969536v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Jaffredo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schmid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Mevel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Roesky" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969452v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969571v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Carter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcdonald" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Essafi (n&#233;e Labouille)" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366322v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn403364p" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908715v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin S&#246;zen-Akta&#351;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoury" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Demirhan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237; Lled&#243;s" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203075" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MXR35GVB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844464v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Annunziata" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY00056G" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702437v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baudouin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja301085m" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652161v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1PY00309G" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493604v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0615-z" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M98WC27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350833v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadeta Walaszek" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yeping" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104229a" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166862v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411195v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309342v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333529v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery de Mallmann" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310779v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>