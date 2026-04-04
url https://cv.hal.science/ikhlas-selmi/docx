--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -1508,226 +1508,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS-based calibration of the infrastructure of the repealite indoor positioning system</w:t>
+                <w:t xml:space="preserve">Positioning results of the repealite based indoor positioning system in a small room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2013 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JETSAN 2013 : Journées d'étude sur la Télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Fontainebleau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260894v1</w:t>
+                <w:t xml:space="preserve">hal-01461592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning results of the repealite based indoor positioning system in a small room</w:t>
+                <w:t xml:space="preserve">GNSS-based calibration of the infrastructure of the repealite indoor positioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETSAN 2013 : Journées d'étude sur la Télésanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2013 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montbéliard-Belfort, France. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2013.6817848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461592v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new codes for reducing interference between GNSS-Like signals transmitted indoors</w:t>
               </w:r>
@@ -1915,468 +1915,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and radio calibration of the repealite based indoor positioning system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental positioning results of the repealite based indoor positioning system : preliminary 2D results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN '12 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia. pp.1-8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782712v1</w:t>
+                <w:t xml:space="preserve">hal-00783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental positioning results of the repealite based indoor positioning system : preliminary 2D results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and radio calibration of the repealite based indoor positioning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN '12 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2012.6418906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783673v1</w:t>
+                <w:t xml:space="preserve">hal-00782712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time delayed transmitter based indoor positioning system A simple electronic and optical architecture for signal generation</w:t>
+                <w:t xml:space="preserve">Optimal Codes for GNSS-like Signals for Indoor Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, London, United Kingdom. pp.ENC2011 - Day 1, Stream A/C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739508v1</w:t>
+                <w:t xml:space="preserve">hal-00739510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Codes for GNSS-like Signals for Indoor Positioning</w:t>
+                <w:t xml:space="preserve">Time delayed transmitter based indoor positioning system A simple electronic and optical architecture for signal generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, London, United Kingdom. pp.ENC2011 - Day 1, Stream A/C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739510v1</w:t>
+                <w:t xml:space="preserve">hal-00739508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Status of the Repealite Based Approch</w:t>
               </w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2569,51 +2569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D76679DD"/>
+    <w:nsid w:val="48087ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2800,51 +2800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikhlas-selmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174738242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0422-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03407539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouterfas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2017.8376249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2017.14873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2012.6418906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5707994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikhlas-selmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174738242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0422-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03407539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouterfas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2017.8376249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2017.14873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2012.6418906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5707994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>