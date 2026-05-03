--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -1915,468 +1915,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental positioning results of the repealite based indoor positioning system : preliminary 2D results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and radio calibration of the repealite based indoor positioning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN '12 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2012.6418906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783673v1</w:t>
+                <w:t xml:space="preserve">hal-00782712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and radio calibration of the repealite based indoor positioning system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental positioning results of the repealite based indoor positioning system : preliminary 2D results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN '12 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia. pp.1-8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782712v1</w:t>
+                <w:t xml:space="preserve">hal-00783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Codes for GNSS-like Signals for Indoor Positioning</w:t>
+                <w:t xml:space="preserve">Time delayed transmitter based indoor positioning system A simple electronic and optical architecture for signal generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, London, United Kingdom. pp.ENC2011 - Day 1, Stream A/C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739510v1</w:t>
+                <w:t xml:space="preserve">hal-00739508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time delayed transmitter based indoor positioning system A simple electronic and optical architecture for signal generation</w:t>
+                <w:t xml:space="preserve">Optimal Codes for GNSS-like Signals for Indoor Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, London, United Kingdom. pp.ENC2011 - Day 1, Stream A/C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739508v1</w:t>
+                <w:t xml:space="preserve">hal-00739510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Status of the Repealite Based Approch</w:t>
               </w:r>
@@ -2569,51 +2569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48087ECE"/>
+    <w:nsid w:val="106BE968"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2800,51 +2800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikhlas-selmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174738242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0422-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03407539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouterfas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2017.8376249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2017.14873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2012.6418906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5707994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikhlas-selmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174738242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0422-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03407539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouterfas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2017.8376249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2017.14873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2012.6418906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5707994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>