--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1508,226 +1508,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning results of the repealite based indoor positioning system in a small room</w:t>
+                <w:t xml:space="preserve">GNSS-based calibration of the infrastructure of the repealite indoor positioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETSAN 2013 : Journées d'étude sur la Télésanté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2013 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montbéliard-Belfort, France. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2013.6817848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461592v1</w:t>
+                <w:t xml:space="preserve">hal-01260894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS-based calibration of the infrastructure of the repealite indoor positioning system</w:t>
+                <w:t xml:space="preserve">Positioning results of the repealite based indoor positioning system in a small room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2013 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JETSAN 2013 : Journées d'étude sur la Télésanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Fontainebleau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2013.6817848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01260894v1</w:t>
+                <w:t xml:space="preserve">hal-01461592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new codes for reducing interference between GNSS-Like signals transmitted indoors</w:t>
               </w:r>
@@ -1915,468 +1915,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and radio calibration of the repealite based indoor positioning system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental positioning results of the repealite based indoor positioning system : preliminary 2D results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN '12 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia. pp.1-8, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782712v1</w:t>
+                <w:t xml:space="preserve">hal-00783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental positioning results of the repealite based indoor positioning system : preliminary 2D results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and radio calibration of the repealite based indoor positioning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN '12 : International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2012, Sydney, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2012.6418906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783673v1</w:t>
+                <w:t xml:space="preserve">hal-00782712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time delayed transmitter based indoor positioning system A simple electronic and optical architecture for signal generation</w:t>
+                <w:t xml:space="preserve">Optimal Codes for GNSS-like Signals for Indoor Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, London, United Kingdom. pp.ENC2011 - Day 1, Stream A/C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739508v1</w:t>
+                <w:t xml:space="preserve">hal-00739510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Codes for GNSS-like Signals for Indoor Positioning</w:t>
+                <w:t xml:space="preserve">Time delayed transmitter based indoor positioning system A simple electronic and optical architecture for signal generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaneck Gottesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Delavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Navigation Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, London, United Kingdom. pp.ENC2011 - Day 1, Stream A/C</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739510v1</w:t>
+                <w:t xml:space="preserve">hal-00739508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Status of the Repealite Based Approch</w:t>
               </w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vervisch-Picois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaneck Gottesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2569,51 +2569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="106BE968"/>
+    <w:nsid w:val="82666516"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2800,51 +2800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikhlas-selmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174738242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0422-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03407539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouterfas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2017.8376249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2017.14873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782712v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2012.6418906" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5707994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ikhlas-selmi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0194-0550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174738242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Samama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0422-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TELE0024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03407539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18088" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouterfas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01856671v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2017.8376249" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01521943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fernandez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2017.14873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Choquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Noyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSAP.2016.7485465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2015.7370445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vervisch-Picois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneck Gottesman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817850" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817859" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delavault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782712v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2012.6418906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5707994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>